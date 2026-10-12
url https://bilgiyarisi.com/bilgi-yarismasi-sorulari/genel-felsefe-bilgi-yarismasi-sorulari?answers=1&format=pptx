--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Sina'nın tıp alanındaki en ünlü eseri olan ve yüzyıllarca Avrupa üniversitelerinde ders kitabı olarak okutulan kitap hangisidir?</a:t>
+              <a:t>Aristoteles'e göre insanın nihai amacı olan 'mutlu yaşam' kavramı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>el-İşarat ve't-Tenbihat</a:t>
+              <a:t>Nirvana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,117 +743,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>el-Kanun fi't-Tıb</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>et-Tehafütü'l-Felasife</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eudaimonia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faslu'l-Makal</a:t>
+              <a:t>Hedonizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Sina'nın felsefe anlayışında 'Vâcibü'l-Vücud' kavramı neyi ifade eder?</a:t>
+              <a:t>Aristoteles hangi büyük imparatorun öğretmenliğini yapmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mümkün varlıkları</a:t>
+              <a:t>Napolyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanın iradesini</a:t>
+              <a:t>Sezar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zorunlu varlığı (Allah'ı)</a:t>
+              <a:t>Büyük İskender</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa yasalarını</a:t>
+              <a:t>Cengiz Han</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Rüşd'ün Batı'daki Rönesans hareketini etkileyen en önemli yönü nedir?</a:t>
+              <a:t>Aristoteles'in 'Nikomakhos'a Etik' eseri kime ithaf edilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazali'yi tamamen reddetmesi</a:t>
+              <a:t>Babasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,117 +2229,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tasavvufi şiirleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oğluna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aristo yorumculuğu ve akılcılık vurgusu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arkadaşına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tıp çalışmaları</a:t>
+              <a:t>Öğrencisine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazali'nin eleştirdiği filozoflar arasında en çok kime odaklandığı bilinir?</a:t>
+              <a:t>Aristoteles'e göre bilginin kaynağı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,117 +2854,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn Haldun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duyu ve deneyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,57 +2972,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn Sina ve Farabi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğaüstü güçler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Rüşd</a:t>
+              <a:t>Sadece matematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Tufeyl</a:t>
+              <a:t>Sadece rüya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da 'Kendini bil' sözüyle tanınan ve felsefesini 'Sorgulanmamış hayat yaşanmaya değmez' ilkesi üzerine kuran filozof kimdir?</a:t>
+              <a:t>Aristoteles'in mantık sisteminde tutarlılık kuralı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sokrates</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karmaşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristoteles</a:t>
+              <a:t>Değişkenlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Platon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çelişmezlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herakleitos</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern felsefenin kurucusu kabul edilen, 'Düşünüyorum, öyleyse varım' sözünün sahibi filozof kimdir?</a:t>
+              <a:t>Aristoteles'e göre erdem kazanılan bir özellik midir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>David Hume</a:t>
+              <a:t>Sadece zenginlerde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rene Descartes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece yaşlılıkta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Immanuel Kant</a:t>
+              <a:t>Hayır, doğuştandır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>John Locke</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet, alışkanlıklarla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilginin kaynağının sadece deneyim ve duyu verileri olduğunu savunan felsefi akım hangisidir?</a:t>
+              <a:t>Aristoteles'in düşünce sistemine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nihilizm</a:t>
+              <a:t>Stoacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Empirizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eklektik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İdealizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Peripatetik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rasyonalizm</a:t>
+              <a:t>Kinizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir trenin ray üzerindeki beş kişiyi ezmesini engellemek için rotasını değiştirip bir kişiyi ezmesine neden olmayı sorgulayan ünlü etik ikilemin adı nedir?</a:t>
+              <a:t>Felsefe günlük hayatta neyi geliştirmeye yardımcı olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tramvay Problemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hızlı koşma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schrödinger'in Kedisi</a:t>
+              <a:t>Sadece uyuma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gemi Paradoksu</a:t>
+              <a:t>Yüksek sesle konuşma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mağara Alegorisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eleştirel düşünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Platon'un 'Devlet' adlı eserinde anlattığı, insanların gerçekliği sadece bir duvardaki gölgelerden ibaret sandığı ünlü benzetme hangisidir?</a:t>
+              <a:t>Felsefe yapmanın günlük yaşamdaki faydası nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,117 +6569,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gemi Metaforu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Olayları sorgulamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mağara Alegorisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha az çalışmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplum Sözleşmesi</a:t>
+              <a:t>Hiçbir şey yapmamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İdealar Dünyası</a:t>
+              <a:t>Zengin olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varlığın temelinde 'madde' olduğunu savunan, düşünceyi maddenin bir ürünü olarak gören akım hangisidir?</a:t>
+              <a:t>Günlük hayatta felsefe neyi sorgular?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenomenoloji</a:t>
+              <a:t>Yemek tariflerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Materyalizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Televizyon kanallarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varoluşçuluk</a:t>
+              <a:t>Hava durumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dualizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Varsayımları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Friedrich Nietzsche'nin 'Tanrı öldü' sözüyle aslında neyi ifade etmeye çalıştığı söylenir?</a:t>
+              <a:t>Felsefi bir bakış açısı bireye ne kazandırır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ateizmin zaferini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Farkındalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğaüstü güçlerin varlığını reddettiğini</a:t>
+              <a:t>Daha fazla stres</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geleneksel ahlaki değerlerin etkisini yitirdiğini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İletişimsizlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir katliamı</a:t>
+              <a:t>Kötü şans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazali'nin felsefeyi eleştirdiği ve İslam dünyasında büyük yankı uyandıran ünlü eseri hangisidir?</a:t>
+              <a:t>Aristoteles hangi ünlü filozofun öğrencisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>et-Tehafütü'l-Felasife</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>el-Munkızu mine'd-Dalâl</a:t>
+              <a:t>Thales</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İhyâu Ulûmi'd-Dîn</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>el-Maksadü'l-Esna</a:t>
+              <a:t>Sokrates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jean-Paul Sartre'ın öncülük ettiği, insanın özgürlüğünü ve kendi anlamını yaratma sorumluluğunu vurgulayan akım nedir?</a:t>
+              <a:t>Felsefe günlük hayatın neresindedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pozitivizm</a:t>
+              <a:t>Sadece okulda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Septisizm</a:t>
+              <a:t>Hiçbir yerinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Varoluşçuluk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece kütüphanede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Stoisizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Her yerinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ahlaki eylemin sonucunun değil, eylemin kendisinin 'ödev' bilinciyle yapılıp yapılmadığının önemli olduğunu savunan filozof kimdir?</a:t>
+              <a:t>Felsefenin pratik değeri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Stuart Mill</a:t>
+              <a:t>Gerçeklikten kaçmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Immanuel Kant</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha fazla hata yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Thomas Hobbes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğru kararlar almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jeremy Bentham</a:t>
+              <a:t>Kimseyle konuşmamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Her şeyin sürekli bir değişim ve akış içinde olduğunu savunan, 'Aynı nehirde iki kez yıkanılmaz' sözüyle bilinen filozof kimdir?</a:t>
+              <a:t>Sorgulayan bir zihin günlük hayatta neyi fark eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demokritos</a:t>
+              <a:t>Sokak lambalarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Herakleitos</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bulutların rengini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parmenides</a:t>
+              <a:t>Sadece yorgunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Thales</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kalıpları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir şeyin bilinemeyeceğini veya kesin bir yargıya varılamayacağını savunan felsefi tutum nedir?</a:t>
+              <a:t>Felsefe yapmak sadece kitap okumak mıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,117 +11770,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Skeptisizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece yazmaktır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rasyonalizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır, bir yaşam biçimidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Realizm</a:t>
+              <a:t>Evet, sadece okumaktır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dogmatizm</a:t>
+              <a:t>Sadece tartışmaktır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumun bir sözleşmeye dayandığını ve insanların güvenlik için mutlak bir güce (Leviathan) boyun eğmesi gerektiğini savunan filozof kimdir?</a:t>
+              <a:t>Felsefe günlük hayattaki hangi probleme ışık tutar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jean-Jacques Rousseau</a:t>
+              <a:t>Mutfak masrafı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Thomas Hobbes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnternet hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karl Marx</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Anlam arayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Locke</a:t>
+              <a:t>Kıyafet modası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Gözlemlenebilir olgular dışında hiçbir bilgi geçerli değildir' diyen, bilimi tek bilgi kaynağı gören akım hangisidir?</a:t>
+              <a:t>Felsefi düşünce günlük hayatı nasıl etkiler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pozitivizm</a:t>
+              <a:t>Daha bilinçli kılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kritisizm</a:t>
+              <a:t>Durdurur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romantizm</a:t>
+              <a:t>Karmaşıklaştırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metafizik</a:t>
+              <a:t>Daha sıkıcı yapar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zihnin doğuştan boş bir levha (tabula rasa) olduğunu savunan, bilginin deneyimle oluştuğunu söyleyen filozof kimdir?</a:t>
+              <a:t>Felsefe yaparken günlük hayatta neyi kullanırız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Descartes</a:t>
+              <a:t>Sihir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Leibniz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mantık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spinoza</a:t>
+              <a:t>Ezber</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>John Locke</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Acıdan kaçınma ve hazza ulaşma ilkesini ahlakın temeline koyan felsefi görüş nedir?</a:t>
+              <a:t>Felsefenin günlük hayattaki amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,117 +14742,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hedonizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Para kazanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Egzistansiyalizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hakikati aramak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nihilizm</a:t>
+              <a:t>Hızlıca uyumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asketizm</a:t>
+              <a:t>Dövüşmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in 'Bildiğim tek şey, hiçbir şey bilmediğimdir' sözü neyi ifade eder?</a:t>
+              <a:t>Felsefi bakış açısına sahip biri nasıl karar verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgelik arayışını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Korkarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karamsarlığı</a:t>
+              <a:t>Sadece başkasına uyarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir şey bilmediğini</a:t>
+              <a:t>Rastgele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cahilliği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Düşünerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in felsefe yapma yöntemi hangisidir?</a:t>
+              <a:t>Felsefe hayatın hangi alanında kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ezber</a:t>
+              <a:t>Sadece sanatta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlem</a:t>
+              <a:t>Sadece ticarette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deney</a:t>
+              <a:t>Sadece sporda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diyalektik</a:t>
+              <a:t>Her alanında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Rüşd'ün, Gazali'nin 'Filozofların Tutarsızlığı' adlı eserine cevap olarak yazdığı ve felsefeyi savunduğu eseri hangisidir?</a:t>
+              <a:t>Aristoteles'in mantık alanındaki temel eserlerinin genel adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,117 +16971,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tehafütü't-Tehafüt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metafizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kitâbü'l-Külliyyât</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Organon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bidâyetü'l-Müctehid</a:t>
+              <a:t>Retorik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>el-Cami</a:t>
+              <a:t>Politika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in yöntemi olan 'maiotik' ne anlama gelir?</a:t>
+              <a:t>Felsefe günlük hayatta neyi önler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabul etme</a:t>
+              <a:t>Uyumayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıkma</a:t>
+              <a:t>Yürümeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,117 +17950,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğurtma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yemek yemeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sorgulama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Körlemesine inanmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in en meşhur öğrencisi kimdir?</a:t>
+              <a:t>İbn Sina'nın tıp alanındaki en ünlü eseri olan ve yüzyıllarca Avrupa üniversitelerinde ders kitabı olarak okutulan kitap hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herakleitos</a:t>
+              <a:t>el-İşarat ve't-Tenbihat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Thales</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>el-Kanun fi't-Tıb</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Platon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>et-Tehafütü'l-Felasife</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristo</a:t>
+              <a:t>Faslu'l-Makal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'e göre erdem neyle ilişkilidir?</a:t>
+              <a:t>Gazali'nin felsefeyi eleştirdiği ve İslam dünyasında büyük yankı uyandıran ünlü eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zenginlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>et-Tehafütü'l-Felasife</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>el-Munkızu mine'd-Dalâl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güç</a:t>
+              <a:t>İhyâu Ulûmi'd-Dîn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtibar</a:t>
+              <a:t>el-Maksadü'l-Esna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in yargılanma sebebi aşağıdakilerden hangisidir?</a:t>
+              <a:t>İbn Rüşd'ün, Gazali'nin 'Filozofların Tutarsızlığı' adlı eserine cevap olarak yazdığı ve felsefeyi savunduğu eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasi darbe</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tehafütü't-Tehafüt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş kaçaklığı</a:t>
+              <a:t>Kitâbü'l-Külliyyât</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gençleri yoldan çıkarma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bidâyetü'l-Müctehid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hırsızlık</a:t>
+              <a:t>el-Cami</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in savunmasını anlatan eser hangisidir?</a:t>
+              <a:t>İbn Sina'nın 'Varlık' konusunu ele aldığı ve felsefi sistemini özetlediği en önemli eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metafizik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kitâbü'ş-Şifâ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devlet</a:t>
+              <a:t>el-Adviyetü'l-Kalbiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Politika</a:t>
+              <a:t>Risaletü't-Tayr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Apologia</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayy bin Yakzan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in yöntemi hangi aşama ile başlar?</a:t>
+              <a:t>İbn Rüşd, Batı dünyasında (özellikle Orta Çağ Avrupa'sında) hangi isimle tanınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtiraz etme</a:t>
+              <a:t>Algazel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Soru sorma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avicenna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cevap verme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Averroes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonuç çıkarma</a:t>
+              <a:t>Averroism</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates hangi şehirde yaşamıştır?</a:t>
+              <a:t>Gazali'nin tasavvufi yönünü ve kendi arayışlarını anlattığı otobiyografik eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atina</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mi'yârü'l-İlim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sparta</a:t>
+              <a:t>Tehâfütü'l-Felâsife</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>el-İktisâd fi'l-İtikâd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İskenderiye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>el-Munkızu mine'd-Dalâl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates neden yazılı eser bırakmamıştır?</a:t>
+              <a:t>İbn Sina'nın 'Uçan Adam' (el-insanü'l-muallak) düşünce deneyi hangi konuyu kanıtlamak için ortaya atılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Felsefenin canlı bir diyalog olduğuna inandığı için</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evrenin ezeliliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanı olmadığı için</a:t>
+              <a:t>Nedensellik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hapse atıldığı için</a:t>
+              <a:t>Peygamberlik müessesesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Okuma yazma bilmediği için</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ruhun varlığı ve bedenden bağımsızlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'e göre sorgulanmamış hayat nasıl bir hayattır?</a:t>
+              <a:t>İbn Rüşd'e göre felsefe ve din arasındaki ilişki nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısa</a:t>
+              <a:t>Din, felsefenin basitleştirilmiş halidir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutlu</a:t>
+              <a:t>Felsefe ve din tamamen çelişir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşanmaya değmez</a:t>
+              <a:t>Felsefe ve din, hakikatin iki farklı yoludur ve çelişemezler.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlamsız</a:t>
+              <a:t>Din sadece vahiy ile anlaşılır, felsefeye gerek yoktur.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in 'İroni' kullanımı neyi amaçlar?</a:t>
+              <a:t>Gazali'nin 'İhyâu Ulûmi'd-Dîn' adlı eseri hangi alanda yazılmış bir başyapıttır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğlenmeyi</a:t>
+              <a:t>Tıp ve anatomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kişinin bilgisizliğini fark etmesini sağlamayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Matematik ve astronomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tartışmayı kazanmayı</a:t>
+              <a:t>Siyaset felsefesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kişiyi rezil etmeyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tasavvuf ve ahlak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Sina'nın 'Varlık' konusunu ele aldığı ve felsefi sistemini özetlediği en önemli eseri hangisidir?</a:t>
+              <a:t>Aristoteles'e göre erdemli olmak, iki aşırı uç arasındaki nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,117 +25144,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kitâbü'ş-Şifâ</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zıtlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>el-Adviyetü'l-Kalbiye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Risaletü't-Tayr</a:t>
+              <a:t>Korku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayy bin Yakzan</a:t>
+              <a:t>Çelişki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates'in ölüm cezasına çarptırıldığı içecek nedir?</a:t>
+              <a:t>İbn Sina'nın felsefe anlayışında 'Vâcibü'l-Vücud' kavramı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afyon</a:t>
+              <a:t>Mümkün varlıkları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zehirli sarmaşık</a:t>
+              <a:t>İnsanın iradesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,117 +26123,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şarap</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zorunlu varlığı (Allah'ı)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Baldıran zehri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğa yasalarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Rüşd, Batı dünyasında (özellikle Orta Çağ Avrupa'sında) hangi isimle tanınmıştır?</a:t>
+              <a:t>Aristoteles'in etik anlayışında 'orta yol' kavramı nasıl adlandırılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Algazel</a:t>
+              <a:t>En iyi yol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avicenna</a:t>
+              <a:t>Altın oran</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,117 +26866,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Averroes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mutlak doğru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Averroism</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altın orta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazali'nin tasavvufi yönünü ve kendi arayışlarını anlattığı otobiyografik eseri hangisidir?</a:t>
+              <a:t>Aristoteles hangi antik kentte 'Lykion' adlı okulunu kurmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mi'yârü'l-İlim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tehâfütü'l-Felâsife</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>el-İktisâd fi'l-İtikâd</a:t>
+              <a:t>Sparta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>el-Munkızu mine'd-Dalâl</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İskenderiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Sina'nın 'Uçan Adam' (el-insanü'l-muallak) düşünce deneyi hangi konuyu kanıtlamak için ortaya atılmıştır?</a:t>
+              <a:t>Aristoteles'e göre insan doğası gereği nasıl bir canlıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evrenin ezeliliği</a:t>
+              <a:t>Yalnız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nedensellik ilkesi</a:t>
+              <a:t>Savaşçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberlik müessesesi</a:t>
+              <a:t>Bencil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruhun varlığı ve bedenden bağımsızlığı</a:t>
+              <a:t>Siyasal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Rüşd'e göre felsefe ve din arasındaki ilişki nasıldır?</a:t>
+              <a:t>Aristoteles'in mantıkta tümdengelimsel akıl yürütme yöntemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Din, felsefenin basitleştirilmiş halidir.</a:t>
+              <a:t>Deney</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,117 +28977,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Felsefe ve din tamamen çelişir.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kıyas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Felsefe ve din, hakikatin iki farklı yoludur ve çelişemezler.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gözlem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Din sadece vahiy ile anlaşılır, felsefeye gerek yoktur.</a:t>
+              <a:t>Sezgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazali'nin 'İhyâu Ulûmi'd-Dîn' adlı eseri hangi alanda yazılmış bir başyapıttır?</a:t>
+              <a:t>Aristoteles'in mutluluk anlayışına göre mutluluk neyin bir sonucudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tıp ve anatomi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Erdemli eylem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matematik ve astronomi</a:t>
+              <a:t>Güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyaset felsefesi</a:t>
+              <a:t>Zenginlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tasavvuf ve ahlak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>