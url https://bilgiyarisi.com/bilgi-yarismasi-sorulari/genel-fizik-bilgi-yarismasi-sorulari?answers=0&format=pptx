--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özel Görelilik Teorisi'ne göre evrendeki en yüksek hız sınırı nedir?</a:t>
+              <a:t>String teorisine göre evrenin temel yapı taşı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ses hızı</a:t>
+              <a:t>Atom çekirdeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık hızı</a:t>
+              <a:t>Kuvarklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya'nın kaçış hızı</a:t>
+              <a:t>Elektronlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galaktik genişleme hızı</a:t>
+              <a:t>Titreyen iplikçikler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görelilik teorisinin temel aldığı 'Eylemsiz referans sistemlerinde fizik yasaları aynıdır' ilkesine ne denir?</a:t>
+              <a:t>Evrenin tek bir temel yasadan türediği düşüncesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görelilik ilkesi</a:t>
+              <a:t>Optik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Termodinamik ilkesi</a:t>
+              <a:t>Birleşik Alan Teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum ilkesi</a:t>
+              <a:t>Kuantum Mekaniği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belirsizlik ilkesi</a:t>
+              <a:t>Termodinamik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık hızına yakın hareket eden bir cismin hareket yönündeki uzunluğunun kısalmasına ne denir?</a:t>
+              <a:t>String teorisi hangi fizik dalına aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boyut genişlemesi</a:t>
+              <a:t>Biyofizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doppler etkisi</a:t>
+              <a:t>Teorik Fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle artışı</a:t>
+              <a:t>Uygulamalı Fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzunluk büzülmesi</a:t>
+              <a:t>Jeofizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein'ın Nobel Fizik Ödülü'nü almasını sağlayan çalışması hangisidir?</a:t>
+              <a:t>String teorisinde boyutlar nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel Görelilik</a:t>
+              <a:t>Düz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brown hareketi</a:t>
+              <a:t>Sonsuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özel Görelilik</a:t>
+              <a:t>Kıvrılmış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fotoelektrik etki</a:t>
+              <a:t>Yatay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Newton'un evrensel kütle çekim yasasına göre, iki kütle arasındaki çekim kuvveti kütlelerin çarpımı ile doğru, aralarındaki uzaklığın neyi ile ters orantılıdır?</a:t>
+              <a:t>String teorisi hangi kuvveti kapsar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>karekökü</a:t>
+              <a:t>Manyetik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>küpü</a:t>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>karesi</a:t>
+              <a:t>Sürtünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>iki katı</a:t>
+              <a:t>Kütle çekim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Termodinamiğin ikinci yasasına göre, izole bir sistemin toplam entropisi zamanla ne olur?</a:t>
+              <a:t>Sicim teorisi çalışmaları hangi seviyede yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azalır</a:t>
+              <a:t>Planck ölçeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Artar</a:t>
+              <a:t>Atom ölçeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfırlanır</a:t>
+              <a:t>Makro ölçek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabit kalır</a:t>
+              <a:t>Galaksi ölçeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein'ın özel görelilik kuramına göre, boşluktaki ışık hızı gözlemcinin hareketinden bağımsız olarak nasıldır?</a:t>
+              <a:t>Sicim teorisi fiziğin en büyük iddiası olarak neyi arar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavaşlar</a:t>
+              <a:t>Evrenin tek formülü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Değişkendir</a:t>
+              <a:t>Işık kaynağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabittir</a:t>
+              <a:t>Hız sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlanır</a:t>
+              <a:t>Yeni gezegenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coulomb yasası, yüklü iki parçacık arasındaki etkileşim kuvvetini tanımlar. Bu kuvvet hangi temel kuvvet türüne aittir?</a:t>
+              <a:t>Özel Görelilik Teorisi'ne göre evrendeki en yüksek hız sınırı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektromanyetik kuvvet</a:t>
+              <a:t>Ses hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güçlü nükleer kuvvet</a:t>
+              <a:t>Işık hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zayıf nükleer kuvvet</a:t>
+              <a:t>Dünya'nın kaçış hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle çekim kuvveti</a:t>
+              <a:t>Galaktik genişleme hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerjinin korunumu yasasına göre enerji yoktan var edilemez, vardan yok edilemez; sadece ne yapabilir?</a:t>
+              <a:t>Özel Görelilik Teorisi hangi yıl yayımlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamamen yok olabilir</a:t>
+              <a:t>1921</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfıra indirgenebilir</a:t>
+              <a:t>1905</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başka bir biçime dönüşebilir</a:t>
+              <a:t>1915</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ısıya dönüşebilir</a:t>
+              <a:t>1900</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heisenberg Belirsizlik İlkesi'ne göre, bir parçacığın aynı anda hem konumu hem de neyi kesin olarak bilinemez?</a:t>
+              <a:t>Genel Görelilik Teorisi, kütleçekimini nasıl tanımlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Momentumu</a:t>
+              <a:t>Mıknatıssal bir etkileşim olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütlesi</a:t>
+              <a:t>Uzay-zaman dokusunun bükülmesi olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükü</a:t>
+              <a:t>Kuantum parçacıklarının alışverişi olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacmi</a:t>
+              <a:t>Görünmez bir çekim kuvveti olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arşimet prensibine göre, bir akışkan içine daldırılan bir cisme uygulanan kaldırma kuvveti, cismin yer değiştirdiği neye eşittir?</a:t>
+              <a:t>Einstein'ın kütle ve enerjinin eşdeğer olduğunu belirten ünlü formülü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akışkanın ağırlığına</a:t>
+              <a:t>F=m.a</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacmine</a:t>
+              <a:t>PV=nRT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoğunluğuna</a:t>
+              <a:t>E=m.c²</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütlesine</a:t>
+              <a:t>G=m1.m2/r²</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özel Görelilik Teorisi hangi yıl yayımlanmıştır?</a:t>
+              <a:t>String teorisi kaç boyutlu bir evren öngörür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1921</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1905</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1915</a:t>
+              <a:t>10 veya 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1900</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kepler'in gezegen hareketleri yasalarından birine göre, gezegenler Güneş etrafında nasıl bir yörüngede dönerler?</a:t>
+              <a:t>Yüksek hızla hareket eden bir nesnede zamanın yavaşlaması olayına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiperbol</a:t>
+              <a:t>Zaman eşitlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daire</a:t>
+              <a:t>Zaman genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spiral</a:t>
+              <a:t>Zaman daralması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elips</a:t>
+              <a:t>Zaman kırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hooke Yasası, esnek bir cismin uzama miktarının ne ile doğru orantılı olduğunu belirtir?</a:t>
+              <a:t>Einstein, Genel Görelilik Teorisi'ni hangi yıl tamamlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık hızına</a:t>
+              <a:t>1935</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygulanan kuvvete</a:t>
+              <a:t>1905</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcaklığa</a:t>
+              <a:t>1915</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamana</a:t>
+              <a:t>1925</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Termodinamiğin sıfırıncı yasası hangi fiziksel niceliğin tanımını yapmamızı sağlar?</a:t>
+              <a:t>Bir cismin hızı ışık hızına yaklaştıkça kütlesi için ne söylenebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basınç</a:t>
+              <a:t>Artar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcaklık</a:t>
+              <a:t>Azalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacim</a:t>
+              <a:t>Sıfırlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İş</a:t>
+              <a:t>Sabit kalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faraday'ın indüksiyon yasasına göre, bir devredeki akım değişimi neye sebep olur?</a:t>
+              <a:t>Görelilik teorisine göre, uzay ve zamanın birleştiği yapıya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektromotor kuvvet oluşumuna</a:t>
+              <a:t>Sonsuzluk alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işığın yavaşlamasına</a:t>
+              <a:t>Eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yerçekimi değişimine</a:t>
+              <a:t>Uzay-zaman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle kaybına</a:t>
+              <a:t>Kuantum boşluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Newton'un ikinci hareket yasası (F=m.a) hangi temel kavramı tanımlar?</a:t>
+              <a:t>Işığın kütleçekimi nedeniyle bükülmesine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eylemsizlik</a:t>
+              <a:t>Işık kırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İvme ve kuvvet ilişkisi</a:t>
+              <a:t>Kütleçekimsel merceklenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji</a:t>
+              <a:t>Foton yansıması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Momentum</a:t>
+              <a:t>Spektral kayma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1921 yılında fotoelektrik etki üzerine yaptığı çalışmalarla Nobel Fizik Ödülü'nü kazanan bilim insanı kimdir?</a:t>
+              <a:t>Görelilik teorisinin temel aldığı 'Eylemsiz referans sistemlerinde fizik yasaları aynıdır' ilkesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Einstein</a:t>
+              <a:t>Görelilik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Werner Heisenberg</a:t>
+              <a:t>Termodinamik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Niels Bohr</a:t>
+              <a:t>Kuantum ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Max Planck</a:t>
+              <a:t>Belirsizlik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radyoaktivite üzerine yaptığı öncü çalışmalarla iki farklı bilim dalında Nobel kazanan ilk kişi kimdir?</a:t>
+              <a:t>Işık hızına yakın hareket eden bir cismin hareket yönündeki uzunluğunun kısalmasına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marie Curie</a:t>
+              <a:t>Boyut genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lise Meitner</a:t>
+              <a:t>Doppler etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enrico Fermi</a:t>
+              <a:t>Kütle artışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Richard Feynman</a:t>
+              <a:t>Uzunluk büzülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum mekaniğinin temellerini atan 'belirsizlik ilkesi' hangi fizikçiye aittir?</a:t>
+              <a:t>Einstein'ın Nobel Fizik Ödülü'nü almasını sağlayan çalışması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louis de Broglie</a:t>
+              <a:t>Genel Görelilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Werner Heisenberg</a:t>
+              <a:t>Brown hareketi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erwin Schrödinger</a:t>
+              <a:t>Özel Görelilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paul Dirac</a:t>
+              <a:t>Fotoelektrik etki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1933 yılında 'atom teorisinin yeni verimli formlarını keşfettikleri için' Nobel Fizik Ödülü'nü paylaşan isimler kimlerdir?</a:t>
+              <a:t>Newton'un evrensel kütle çekim yasasına göre, iki kütle arasındaki çekim kuvveti kütlelerin çarpımı ile doğru, aralarındaki uzaklığın neyi ile ters orantılıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bohr ve Einstein</a:t>
+              <a:t>karekökü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Curie ve Rutherford</a:t>
+              <a:t>küpü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feynman ve Gell-Mann</a:t>
+              <a:t>karesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schrödinger ve Dirac</a:t>
+              <a:t>iki katı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektronun yükünü hassas bir şekilde ölçerek Nobel ödülü alan Amerikalı fizikçi kimdir?</a:t>
+              <a:t>Termodinamiğin ikinci yasasına göre, izole bir sistemin toplam entropisi zamanla ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arthur Compton</a:t>
+              <a:t>Azalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert Millikan</a:t>
+              <a:t>Artar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ernest Lawrence</a:t>
+              <a:t>Sıfırlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Chadwick</a:t>
+              <a:t>Sabit kalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel Görelilik Teorisi, kütleçekimini nasıl tanımlar?</a:t>
+              <a:t>String teorisinin ana amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mıknatıssal bir etkileşim olarak</a:t>
+              <a:t>Hız ölçümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzay-zaman dokusunun bükülmesi olarak</a:t>
+              <a:t>Yerçekimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum parçacıklarının alışverişi olarak</a:t>
+              <a:t>Işık analizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görünmez bir çekim kuvveti olarak</a:t>
+              <a:t>Her şeyin teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern fiziğin babası olarak kabul edilen ve görelilik teorisiyle evren anlayışımızı değiştiren isim kimdir?</a:t>
+              <a:t>Einstein'ın özel görelilik kuramına göre, boşluktaki ışık hızı gözlemcinin hareketinden bağımsız olarak nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Einstein</a:t>
+              <a:t>Yavaşlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Clerk Maxwell</a:t>
+              <a:t>Değişkendir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galileo Galilei</a:t>
+              <a:t>Sabittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isaac Newton</a:t>
+              <a:t>Hızlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parçacık fiziğinde 'standart modelin' önemli bir parçası olan, kendi adıyla anılan bozonun varlığını öngören bilim insanı kimdir?</a:t>
+              <a:t>Coulomb yasası, yüklü iki parçacık arasındaki etkileşim kuvvetini tanımlar. Bu kuvvet hangi temel kuvvet türüne aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peter Higgs</a:t>
+              <a:t>Elektromanyetik kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stephen Hawking</a:t>
+              <a:t>Güçlü nükleer kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Murray Gell-Mann</a:t>
+              <a:t>Zayıf nükleer kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leon Lederman</a:t>
+              <a:t>Kütle çekim kuvveti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2020 yılında kara deliklerin oluşumunun genel görelilikle bağlantısını keşfettiği için Nobel kazanan isimlerden biri kimdir?</a:t>
+              <a:t>Enerjinin korunumu yasasına göre enerji yoktan var edilemez, vardan yok edilemez; sadece ne yapabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roger Penrose</a:t>
+              <a:t>Tamamen yok olabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kip Thorne</a:t>
+              <a:t>Sıfıra indirgenebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barry Barish</a:t>
+              <a:t>Başka bir biçime dönüşebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andrea Ghez</a:t>
+              <a:t>Sadece ısıya dönüşebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>X-ışınlarını keşfederek 1901'de ilk Nobel Fizik Ödülü'nü kazanan bilim insanı kimdir?</a:t>
+              <a:t>Heisenberg Belirsizlik İlkesi'ne göre, bir parçacığın aynı anda hem konumu hem de neyi kesin olarak bilinemez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>J.J. Thomson</a:t>
+              <a:t>Momentumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lord Kelvin</a:t>
+              <a:t>Kütlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Henri Becquerel</a:t>
+              <a:t>Yükü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilhelm Conrad Röntgen</a:t>
+              <a:t>Hacmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transistörün icadıyla elektronik dünyasında devrim yaratan ve 1956 Nobel Fizik Ödülü'nü kazanan isim kimdir?</a:t>
+              <a:t>Arşimet prensibine göre, bir akışkan içine daldırılan bir cisme uygulanan kaldırma kuvveti, cismin yer değiştirdiği neye eşittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Bardeen</a:t>
+              <a:t>Akışkanın ağırlığına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter Brattain</a:t>
+              <a:t>Hacmine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hepsi doğru</a:t>
+              <a:t>Yoğunluğuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Shockley</a:t>
+              <a:t>Kütlesine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum elektrodinamiği (QED) konusundaki çalışmalarıyla tanınan, ünlü 'Feynman Diyagramları'nın yaratıcısı kimdir?</a:t>
+              <a:t>Kepler'in gezegen hareketleri yasalarından birine göre, gezegenler Güneş etrafında nasıl bir yörüngede dönerler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Julian Schwinger</a:t>
+              <a:t>Hiperbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Richard Feynman</a:t>
+              <a:t>Daire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Freeman Dyson</a:t>
+              <a:t>Spiral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sin-Itiro Tomonaga</a:t>
+              <a:t>Elips</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evrenin genişlemesiyle ilgili çalışmalarıyla 2011 Nobel Fizik Ödülü'nü kazanan araştırmacılar neyi keşfetmişlerdir?</a:t>
+              <a:t>Hooke Yasası, esnek bir cismin uzama miktarının ne ile doğru orantılı olduğunu belirtir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık maddenin var olmadığını</a:t>
+              <a:t>Işık hızına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Patlama'nın olmadığını</a:t>
+              <a:t>Uygulanan kuvvete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evrenin genişlemesinin hızlandığını</a:t>
+              <a:t>Sıcaklığa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işığın kütlesi olduğunu</a:t>
+              <a:t>Zamana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kara deliğin merkezindeki, yoğunluğun sonsuz olduğu varsayılan noktaya ne ad verilir?</a:t>
+              <a:t>Termodinamiğin sıfırıncı yasası hangi fiziksel niceliğin tanımını yapmamızı sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekillik</a:t>
+              <a:t>Basınç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olay Ufku</a:t>
+              <a:t>Sıcaklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ergosfer</a:t>
+              <a:t>Hacim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akresyon Diski</a:t>
+              <a:t>İş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kara deliklerin etrafındaki, ışığın bile kaçamadığı sınır bölgesine ne denir?</a:t>
+              <a:t>Faraday'ın indüksiyon yasasına göre, bir devredeki akım değişimi neye sebep olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık Bölge</a:t>
+              <a:t>Elektromotor kuvvet oluşumuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum Sınırı</a:t>
+              <a:t>Işığın yavaşlamasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldız Tozu</a:t>
+              <a:t>Yerçekimi değişimine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olay Ufku</a:t>
+              <a:t>Kütle kaybına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık maddenin evrendeki varlığını kanıtlayan en temel gözlemsel kanıt nedir?</a:t>
+              <a:t>Newton'un ikinci hareket yasası (F=m.a) hangi temel kavramı tanımlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kara deliklerin radyasyonu</a:t>
+              <a:t>Eylemsizlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gökadaların dönüş hızları</a:t>
+              <a:t>İvme ve kuvvet ilişkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin çekim gücü</a:t>
+              <a:t>Enerji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın manyetik alanı</a:t>
+              <a:t>Momentum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein'ın kütle ve enerjinin eşdeğer olduğunu belirten ünlü formülü hangisidir?</a:t>
+              <a:t>String teorisinde sicimler nasıl hareket eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F=m.a</a:t>
+              <a:t>Durarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PV=nRT</a:t>
+              <a:t>Titreşerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>E=m.c²</a:t>
+              <a:t>Sıçrayarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>G=m1.m2/r²</a:t>
+              <a:t>Dönerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evrenin toplam kütle-enerji içeriğinin yaklaşık ne kadarı karanlık maddeden oluşur?</a:t>
+              <a:t>1921 yılında fotoelektrik etki üzerine yaptığı çalışmalarla Nobel Fizik Ödülü'nü kazanan bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 5</a:t>
+              <a:t>Albert Einstein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 80</a:t>
+              <a:t>Werner Heisenberg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 50</a:t>
+              <a:t>Niels Bohr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 27</a:t>
+              <a:t>Max Planck</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek hızla hareket eden bir nesnede zamanın yavaşlaması olayına ne ad verilir?</a:t>
+              <a:t>Bu teori hangi iki alanı birleştirmeye çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaman eşitlemesi</a:t>
+              <a:t>Matematik ve Müzik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaman genişlemesi</a:t>
+              <a:t>Kimya ve Optik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaman daralması</a:t>
+              <a:t>Kuantum ve Genel Görelilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaman kırılması</a:t>
+              <a:t>Biyoloji ve Fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein, Genel Görelilik Teorisi'ni hangi yıl tamamlamıştır?</a:t>
+              <a:t>String teorisi neden kanıtlanması zor bir teoridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1935</a:t>
+              <a:t>Yanlış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1905</a:t>
+              <a:t>Eski</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1915</a:t>
+              <a:t>Çok küçük ölçekli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1925</a:t>
+              <a:t>Çok basit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir cismin hızı ışık hızına yaklaştıkça kütlesi için ne söylenebilir?</a:t>
+              <a:t>Evrenin bildiğimiz boyutları dışında ne olduğu varsayılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Artar</a:t>
+              <a:t>Boşluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azalır</a:t>
+              <a:t>Siyah delik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfırlanır</a:t>
+              <a:t>Enerji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabit kalır</a:t>
+              <a:t>Ekstra boyutlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görelilik teorisine göre, uzay ve zamanın birleştiği yapıya ne denir?</a:t>
+              <a:t>String teorisinde sicimlerin titreşimleri neyi belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonsuzluk alanı</a:t>
+              <a:t>Parçacık türünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eter</a:t>
+              <a:t>Zamanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzay-zaman</a:t>
+              <a:t>Renkleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum boşluğu</a:t>
+              <a:t>Işık hızını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işığın kütleçekimi nedeniyle bükülmesine ne ad verilir?</a:t>
+              <a:t>String teorisinin diğer adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık kırılması</a:t>
+              <a:t>Atom teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütleçekimsel merceklenme</a:t>
+              <a:t>Gezegen teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Foton yansıması</a:t>
+              <a:t>Sicim teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spektral kayma</a:t>
+              <a:t>Işık teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>