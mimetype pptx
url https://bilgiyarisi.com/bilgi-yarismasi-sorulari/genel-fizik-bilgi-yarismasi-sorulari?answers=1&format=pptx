--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özel Görelilik Teorisi'ne göre evrendeki en yüksek hız sınırı nedir?</a:t>
+              <a:t>String teorisine göre evrenin temel yapı taşı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ses hızı</a:t>
+              <a:t>Atom çekirdeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Işık hızı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuvarklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya'nın kaçış hızı</a:t>
+              <a:t>Elektronlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Galaktik genişleme hızı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Titreyen iplikçikler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görelilik teorisinin temel aldığı 'Eylemsiz referans sistemlerinde fizik yasaları aynıdır' ilkesine ne denir?</a:t>
+              <a:t>Evrenin tek bir temel yasadan türediği düşüncesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,117 +1368,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görelilik ilkesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Optik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Termodinamik ilkesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birleşik Alan Teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum ilkesi</a:t>
+              <a:t>Kuantum Mekaniği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belirsizlik ilkesi</a:t>
+              <a:t>Termodinamik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık hızına yakın hareket eden bir cismin hareket yönündeki uzunluğunun kısalmasına ne denir?</a:t>
+              <a:t>String teorisi hangi fizik dalına aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boyut genişlemesi</a:t>
+              <a:t>Biyofizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doppler etkisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teorik Fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle artışı</a:t>
+              <a:t>Uygulamalı Fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzunluk büzülmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jeofizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein'ın Nobel Fizik Ödülü'nü almasını sağlayan çalışması hangisidir?</a:t>
+              <a:t>String teorisinde boyutlar nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel Görelilik</a:t>
+              <a:t>Düz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brown hareketi</a:t>
+              <a:t>Sonsuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,117 +3090,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Özel Görelilik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kıvrılmış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fotoelektrik etki</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yatay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Newton'un evrensel kütle çekim yasasına göre, iki kütle arasındaki çekim kuvveti kütlelerin çarpımı ile doğru, aralarındaki uzaklığın neyi ile ters orantılıdır?</a:t>
+              <a:t>String teorisi hangi kuvveti kapsar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>karekökü</a:t>
+              <a:t>Manyetik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>küpü</a:t>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>karesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sürtünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>iki katı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kütle çekim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Termodinamiğin ikinci yasasına göre, izole bir sistemin toplam entropisi zamanla ne olur?</a:t>
+              <a:t>Sicim teorisi çalışmaları hangi seviyede yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,117 +4340,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Azalır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Planck ölçeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Artar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atom ölçeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfırlanır</a:t>
+              <a:t>Makro ölçek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabit kalır</a:t>
+              <a:t>Galaksi ölçeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein'ın özel görelilik kuramına göre, boşluktaki ışık hızı gözlemcinin hareketinden bağımsız olarak nasıldır?</a:t>
+              <a:t>Sicim teorisi fiziğin en büyük iddiası olarak neyi arar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yavaşlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evrenin tek formülü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Değişkendir</a:t>
+              <a:t>Işık kaynağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sabittir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hız sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlanır</a:t>
+              <a:t>Yeni gezegenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coulomb yasası, yüklü iki parçacık arasındaki etkileşim kuvvetini tanımlar. Bu kuvvet hangi temel kuvvet türüne aittir?</a:t>
+              <a:t>Özel Görelilik Teorisi'ne göre evrendeki en yüksek hız sınırı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,117 +5826,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Elektromanyetik kuvvet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ses hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güçlü nükleer kuvvet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Işık hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zayıf nükleer kuvvet</a:t>
+              <a:t>Dünya'nın kaçış hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle çekim kuvveti</a:t>
+              <a:t>Galaktik genişleme hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerjinin korunumu yasasına göre enerji yoktan var edilemez, vardan yok edilemez; sadece ne yapabilir?</a:t>
+              <a:t>Özel Görelilik Teorisi hangi yıl yayımlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamamen yok olabilir</a:t>
+              <a:t>1921</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sıfıra indirgenebilir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1905</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Başka bir biçime dönüşebilir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1915</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ısıya dönüşebilir</a:t>
+              <a:t>1900</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heisenberg Belirsizlik İlkesi'ne göre, bir parçacığın aynı anda hem konumu hem de neyi kesin olarak bilinemez?</a:t>
+              <a:t>Genel Görelilik Teorisi, kütleçekimini nasıl tanımlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,117 +7312,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Momentumu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mıknatıssal bir etkileşim olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kütlesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uzay-zaman dokusunun bükülmesi olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükü</a:t>
+              <a:t>Kuantum parçacıklarının alışverişi olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacmi</a:t>
+              <a:t>Görünmez bir çekim kuvveti olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arşimet prensibine göre, bir akışkan içine daldırılan bir cisme uygulanan kaldırma kuvveti, cismin yer değiştirdiği neye eşittir?</a:t>
+              <a:t>Einstein'ın kütle ve enerjinin eşdeğer olduğunu belirten ünlü formülü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akışkanın ağırlığına</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>F=m.a</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacmine</a:t>
+              <a:t>PV=nRT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yoğunluğuna</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>E=m.c²</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütlesine</a:t>
+              <a:t>G=m1.m2/r²</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özel Görelilik Teorisi hangi yıl yayımlanmıştır?</a:t>
+              <a:t>String teorisi kaç boyutlu bir evren öngörür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1921</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,117 +8916,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1905</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1915</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>10 veya 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1900</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kepler'in gezegen hareketleri yasalarından birine göre, gezegenler Güneş etrafında nasıl bir yörüngede dönerler?</a:t>
+              <a:t>Yüksek hızla hareket eden bir nesnede zamanın yavaşlaması olayına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiperbol</a:t>
+              <a:t>Zaman eşitlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daire</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zaman genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spiral</a:t>
+              <a:t>Zaman daralması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Elips</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zaman kırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hooke Yasası, esnek bir cismin uzama miktarının ne ile doğru orantılı olduğunu belirtir?</a:t>
+              <a:t>Einstein, Genel Görelilik Teorisi'ni hangi yıl tamamlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık hızına</a:t>
+              <a:t>1935</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uygulanan kuvvete</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1905</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sıcaklığa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1915</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamana</a:t>
+              <a:t>1925</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Termodinamiğin sıfırıncı yasası hangi fiziksel niceliğin tanımını yapmamızı sağlar?</a:t>
+              <a:t>Bir cismin hızı ışık hızına yaklaştıkça kütlesi için ne söylenebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,117 +11027,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Basınç</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Artar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sıcaklık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Azalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacim</a:t>
+              <a:t>Sıfırlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İş</a:t>
+              <a:t>Sabit kalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faraday'ın indüksiyon yasasına göre, bir devredeki akım değişimi neye sebep olur?</a:t>
+              <a:t>Görelilik teorisine göre, uzay ve zamanın birleştiği yapıya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Elektromotor kuvvet oluşumuna</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sonsuzluk alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işığın yavaşlamasına</a:t>
+              <a:t>Eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yerçekimi değişimine</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uzay-zaman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle kaybına</a:t>
+              <a:t>Kuantum boşluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Newton'un ikinci hareket yasası (F=m.a) hangi temel kavramı tanımlar?</a:t>
+              <a:t>Işığın kütleçekimi nedeniyle bükülmesine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eylemsizlik</a:t>
+              <a:t>Işık kırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İvme ve kuvvet ilişkisi</a:t>
+              <a:t>Kütleçekimsel merceklenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji</a:t>
+              <a:t>Foton yansıması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Momentum</a:t>
+              <a:t>Spektral kayma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1921 yılında fotoelektrik etki üzerine yaptığı çalışmalarla Nobel Fizik Ödülü'nü kazanan bilim insanı kimdir?</a:t>
+              <a:t>Görelilik teorisinin temel aldığı 'Eylemsiz referans sistemlerinde fizik yasaları aynıdır' ilkesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Einstein</a:t>
+              <a:t>Görelilik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Werner Heisenberg</a:t>
+              <a:t>Termodinamik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Niels Bohr</a:t>
+              <a:t>Kuantum ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Max Planck</a:t>
+              <a:t>Belirsizlik ilkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radyoaktivite üzerine yaptığı öncü çalışmalarla iki farklı bilim dalında Nobel kazanan ilk kişi kimdir?</a:t>
+              <a:t>Işık hızına yakın hareket eden bir cismin hareket yönündeki uzunluğunun kısalmasına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Marie Curie</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Boyut genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lise Meitner</a:t>
+              <a:t>Doppler etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enrico Fermi</a:t>
+              <a:t>Kütle artışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Richard Feynman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uzunluk büzülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum mekaniğinin temellerini atan 'belirsizlik ilkesi' hangi fizikçiye aittir?</a:t>
+              <a:t>Einstein'ın Nobel Fizik Ödülü'nü almasını sağlayan çalışması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louis de Broglie</a:t>
+              <a:t>Genel Görelilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Werner Heisenberg</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Brown hareketi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erwin Schrödinger</a:t>
+              <a:t>Özel Görelilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paul Dirac</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fotoelektrik etki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1933 yılında 'atom teorisinin yeni verimli formlarını keşfettikleri için' Nobel Fizik Ödülü'nü paylaşan isimler kimlerdir?</a:t>
+              <a:t>Newton'un evrensel kütle çekim yasasına göre, iki kütle arasındaki çekim kuvveti kütlelerin çarpımı ile doğru, aralarındaki uzaklığın neyi ile ters orantılıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bohr ve Einstein</a:t>
+              <a:t>karekökü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Curie ve Rutherford</a:t>
+              <a:t>küpü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Feynman ve Gell-Mann</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>karesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Schrödinger ve Dirac</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>iki katı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektronun yükünü hassas bir şekilde ölçerek Nobel ödülü alan Amerikalı fizikçi kimdir?</a:t>
+              <a:t>Termodinamiğin ikinci yasasına göre, izole bir sistemin toplam entropisi zamanla ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arthur Compton</a:t>
+              <a:t>Azalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert Millikan</a:t>
+              <a:t>Artar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ernest Lawrence</a:t>
+              <a:t>Sıfırlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Chadwick</a:t>
+              <a:t>Sabit kalır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel Görelilik Teorisi, kütleçekimini nasıl tanımlar?</a:t>
+              <a:t>String teorisinin ana amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mıknatıssal bir etkileşim olarak</a:t>
+              <a:t>Hız ölçümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzay-zaman dokusunun bükülmesi olarak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yerçekimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum parçacıklarının alışverişi olarak</a:t>
+              <a:t>Işık analizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görünmez bir çekim kuvveti olarak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Her şeyin teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern fiziğin babası olarak kabul edilen ve görelilik teorisiyle evren anlayışımızı değiştiren isim kimdir?</a:t>
+              <a:t>Einstein'ın özel görelilik kuramına göre, boşluktaki ışık hızı gözlemcinin hareketinden bağımsız olarak nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Albert Einstein</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yavaşlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Clerk Maxwell</a:t>
+              <a:t>Değişkendir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Galileo Galilei</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sabittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isaac Newton</a:t>
+              <a:t>Hızlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parçacık fiziğinde 'standart modelin' önemli bir parçası olan, kendi adıyla anılan bozonun varlığını öngören bilim insanı kimdir?</a:t>
+              <a:t>Coulomb yasası, yüklü iki parçacık arasındaki etkileşim kuvvetini tanımlar. Bu kuvvet hangi temel kuvvet türüne aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peter Higgs</a:t>
+              <a:t>Elektromanyetik kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stephen Hawking</a:t>
+              <a:t>Güçlü nükleer kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Murray Gell-Mann</a:t>
+              <a:t>Zayıf nükleer kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leon Lederman</a:t>
+              <a:t>Kütle çekim kuvveti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2020 yılında kara deliklerin oluşumunun genel görelilikle bağlantısını keşfettiği için Nobel kazanan isimlerden biri kimdir?</a:t>
+              <a:t>Enerjinin korunumu yasasına göre enerji yoktan var edilemez, vardan yok edilemez; sadece ne yapabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roger Penrose</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tamamen yok olabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kip Thorne</a:t>
+              <a:t>Sıfıra indirgenebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Barry Barish</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Başka bir biçime dönüşebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andrea Ghez</a:t>
+              <a:t>Sadece ısıya dönüşebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>X-ışınlarını keşfederek 1901'de ilk Nobel Fizik Ödülü'nü kazanan bilim insanı kimdir?</a:t>
+              <a:t>Heisenberg Belirsizlik İlkesi'ne göre, bir parçacığın aynı anda hem konumu hem de neyi kesin olarak bilinemez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>J.J. Thomson</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Momentumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lord Kelvin</a:t>
+              <a:t>Kütlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Henri Becquerel</a:t>
+              <a:t>Yükü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Wilhelm Conrad Röntgen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hacmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transistörün icadıyla elektronik dünyasında devrim yaratan ve 1956 Nobel Fizik Ödülü'nü kazanan isim kimdir?</a:t>
+              <a:t>Arşimet prensibine göre, bir akışkan içine daldırılan bir cisme uygulanan kaldırma kuvveti, cismin yer değiştirdiği neye eşittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>John Bardeen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akışkanın ağırlığına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter Brattain</a:t>
+              <a:t>Hacmine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hepsi doğru</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yoğunluğuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Shockley</a:t>
+              <a:t>Kütlesine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum elektrodinamiği (QED) konusundaki çalışmalarıyla tanınan, ünlü 'Feynman Diyagramları'nın yaratıcısı kimdir?</a:t>
+              <a:t>Kepler'in gezegen hareketleri yasalarından birine göre, gezegenler Güneş etrafında nasıl bir yörüngede dönerler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Julian Schwinger</a:t>
+              <a:t>Hiperbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Richard Feynman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Freeman Dyson</a:t>
+              <a:t>Spiral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sin-Itiro Tomonaga</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Elips</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evrenin genişlemesiyle ilgili çalışmalarıyla 2011 Nobel Fizik Ödülü'nü kazanan araştırmacılar neyi keşfetmişlerdir?</a:t>
+              <a:t>Hooke Yasası, esnek bir cismin uzama miktarının ne ile doğru orantılı olduğunu belirtir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık maddenin var olmadığını</a:t>
+              <a:t>Işık hızına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük Patlama'nın olmadığını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uygulanan kuvvete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evrenin genişlemesinin hızlandığını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıcaklığa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işığın kütlesi olduğunu</a:t>
+              <a:t>Zamana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kara deliğin merkezindeki, yoğunluğun sonsuz olduğu varsayılan noktaya ne ad verilir?</a:t>
+              <a:t>Termodinamiğin sıfırıncı yasası hangi fiziksel niceliğin tanımını yapmamızı sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,117 +22915,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tekillik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Basınç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Olay Ufku</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıcaklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ergosfer</a:t>
+              <a:t>Hacim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akresyon Diski</a:t>
+              <a:t>İş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kara deliklerin etrafındaki, ışığın bile kaçamadığı sınır bölgesine ne denir?</a:t>
+              <a:t>Faraday'ın indüksiyon yasasına göre, bir devredeki akım değişimi neye sebep olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karanlık Bölge</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Elektromotor kuvvet oluşumuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum Sınırı</a:t>
+              <a:t>Işığın yavaşlamasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldız Tozu</a:t>
+              <a:t>Yerçekimi değişimine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Olay Ufku</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kütle kaybına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık maddenin evrendeki varlığını kanıtlayan en temel gözlemsel kanıt nedir?</a:t>
+              <a:t>Newton'un ikinci hareket yasası (F=m.a) hangi temel kavramı tanımlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kara deliklerin radyasyonu</a:t>
+              <a:t>Eylemsizlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gökadaların dönüş hızları</a:t>
+              <a:t>İvme ve kuvvet ilişkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin çekim gücü</a:t>
+              <a:t>Enerji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın manyetik alanı</a:t>
+              <a:t>Momentum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein'ın kütle ve enerjinin eşdeğer olduğunu belirten ünlü formülü hangisidir?</a:t>
+              <a:t>String teorisinde sicimler nasıl hareket eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F=m.a</a:t>
+              <a:t>Durarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,117 +25262,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>PV=nRT</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Titreşerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>E=m.c²</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıçrayarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>G=m1.m2/r²</a:t>
+              <a:t>Dönerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evrenin toplam kütle-enerji içeriğinin yaklaşık ne kadarı karanlık maddeden oluşur?</a:t>
+              <a:t>1921 yılında fotoelektrik etki üzerine yaptığı çalışmalarla Nobel Fizik Ödülü'nü kazanan bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yüzde 5</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Albert Einstein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 80</a:t>
+              <a:t>Werner Heisenberg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 50</a:t>
+              <a:t>Niels Bohr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yüzde 27</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Max Planck</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek hızla hareket eden bir nesnede zamanın yavaşlaması olayına ne ad verilir?</a:t>
+              <a:t>Bu teori hangi iki alanı birleştirmeye çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaman eşitlemesi</a:t>
+              <a:t>Matematik ve Müzik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,117 +26748,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zaman genişlemesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kimya ve Optik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zaman daralması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuantum ve Genel Görelilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaman kırılması</a:t>
+              <a:t>Biyoloji ve Fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Einstein, Genel Görelilik Teorisi'ni hangi yıl tamamlamıştır?</a:t>
+              <a:t>String teorisi neden kanıtlanması zor bir teoridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1935</a:t>
+              <a:t>Yanlış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1905</a:t>
+              <a:t>Eski</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1915</a:t>
+              <a:t>Çok küçük ölçekli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1925</a:t>
+              <a:t>Çok basit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir cismin hızı ışık hızına yaklaştıkça kütlesi için ne söylenebilir?</a:t>
+              <a:t>Evrenin bildiğimiz boyutları dışında ne olduğu varsayılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Artar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Boşluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azalır</a:t>
+              <a:t>Siyah delik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfırlanır</a:t>
+              <a:t>Enerji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sabit kalır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekstra boyutlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görelilik teorisine göre, uzay ve zamanın birleştiği yapıya ne denir?</a:t>
+              <a:t>String teorisinde sicimlerin titreşimleri neyi belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sonsuzluk alanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parçacık türünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eter</a:t>
+              <a:t>Zamanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzay-zaman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Renkleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum boşluğu</a:t>
+              <a:t>Işık hızını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işığın kütleçekimi nedeniyle bükülmesine ne ad verilir?</a:t>
+              <a:t>String teorisinin diğer adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık kırılması</a:t>
+              <a:t>Atom teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,117 +29720,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kütleçekimsel merceklenme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gezegen teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Foton yansıması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sicim teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spektral kayma</a:t>
+              <a:t>Işık teorisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>