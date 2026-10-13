--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monaco GP'nin yapıldığı sokak pisti hangi meşhur bölgede yer alır?</a:t>
+              <a:t>F1 araçlarında pilotun başını koruyan sistemin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Monte Carlo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aero-Guard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saint-Tropez</a:t>
+              <a:t>Shield</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nice</a:t>
+              <a:t>Cockpit-Cover</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cannes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monaco pistinde yarışın başlangıç ve bitiş noktası olan düzlüğün adı nedir?</a:t>
+              <a:t>Romain Grosjean'ın 2020 Bahreyn kazasında hayatta kalmasının ana sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Start-Finish Straight</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boulevard Albert I</a:t>
+              <a:t>Kaskın kalitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Casino Square</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halo sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portier</a:t>
+              <a:t>Hızın düşük olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spa-Francorchamps, Formula 1 takvimindeki en uzun pistlerden biridir; toplam uzunluğu yaklaşık kaç kilometredir?</a:t>
+              <a:t>F1 araçlarında yakıt deposu patlamaması için hangi malzemeyle kaplıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8.5 km</a:t>
+              <a:t>Kurşun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6.1 km</a:t>
+              <a:t>Cam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7.0 km</a:t>
+              <a:t>Kevlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5.2 km</a:t>
+              <a:t>Bakır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monza pisti 'Hız Tapınağı' (Temple of Speed) olarak bilinir; bunun temel sebebi nedir?</a:t>
+              <a:t>Pilotun acil durumlarda araçtan çıkması için gereken süre sınırı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Düzlüklerin uzunluğu ve yüksek hız</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi olması</a:t>
+              <a:t>30 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok fazla viraj olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>10 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolun çok dar olması</a:t>
+              <a:t>1 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Formula 1'de sürücülerin başını korumak için 2018 yılında zorunlu hale getirilen yapı hangisidir?</a:t>
+              <a:t>F1'de piste giren güvenlik aracının görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yarışı bitirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aeroscreen</a:t>
+              <a:t>Lastik değiştirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roll Bar</a:t>
+              <a:t>Yakıt taşımak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>HANS Cihazı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hızı sınırlamak ve güvenliği sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürücünün kaza anında boyun ve kafa hareketlerini sınırlayarak omurga yaralanmalarını önleyen ekipman nedir?</a:t>
+              <a:t>F1 pilotlarının kaskları hangi zorlu testlerden geçer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kask</a:t>
+              <a:t>Ağırlık testleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emniyet kemeri</a:t>
+              <a:t>Estetik testler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>HANS Cihazı</a:t>
+              <a:t>Ateş ve darbe testleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yangın tulumu</a:t>
+              <a:t>Rüzgar testleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F1 araçlarında yakıt deposunun patlamasını önlemek için kullanılan, delinmeye karşı dirençli teknoloji hangisidir?</a:t>
+              <a:t>F1 araçlarında 'Survival Cell' nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Titanyum taban</a:t>
+              <a:t>Egzoz sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karbon fiber gövde</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pilotun oturduğu güvenli bölme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kevlar yakıt hücresi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lastik depolama alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alüminyum tank</a:t>
+              <a:t>Motor odası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayrton Senna'nın 1994 yılındaki trajik kazasından sonra F1'de hangi güvenlik önlemi radikal şekilde artırılmıştır?</a:t>
+              <a:t>Monaco GP'nin yapıldığı sokak pisti hangi meşhur bölgede yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Araçların maksimum hızı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Monte Carlo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,111 +5950,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lastik hamurlarının sertliği</a:t>
+              <a:t>Saint-Tropez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pist dışı kaçış alanları ve bariyer standartları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pit stop süresi</a:t>
+              <a:t>Cannes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Formula 1 araçlarında kullanılan kokpitin en dıştaki, sürücüyü yan darbelerden koruyan yapıya ne ad verilir?</a:t>
+              <a:t>Spa-Francorchamps pistinin en ikonik ve korkutucu virajı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Burun konisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eau Rouge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sidepod</a:t>
+              <a:t>Les Combes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Difüzör</a:t>
+              <a:t>Parabolica</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Monokok</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rascasse</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürücülerin kaza sonrası araçtan hızlıca çıkabilmeleri için direksiyonun çıkarılabilir olmasının temel nedeni nedir?</a:t>
+              <a:t>İtalya GP'sinin düzenlendiği Monza pisti, hangi şehrin hemen dışında yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aerodinamik avantaj</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Acil durum tahliyesi</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağırlık tasarrufu</a:t>
+              <a:t>Torino</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürüş konforu</a:t>
+              <a:t>Floransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F1 yarışlarında kaza sonrası pistteki durumu sürücülere bildiren ve araçların hızını sınırlayan sistem hangisidir?</a:t>
+              <a:t>Monaco'da yarışan pilotların geçtiği dünyanın en yavaş F1 virajı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>KERS</a:t>
+              <a:t>Massenet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,117 +8173,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yeşil bayrak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Grand Hotel Hairpin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sanal Güvenlik Aracı (VSC)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sainte-Dévote</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DRS</a:t>
+              <a:t>Tabac</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spa-Francorchamps pistinin en ikonik ve korkutucu virajı hangisidir?</a:t>
+              <a:t>F1'de pilotların boyun bölgesini koruyan güvenlik parçası nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eau Rouge</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Helmet-Lock</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Les Combes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HANS cihazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parabolica</a:t>
+              <a:t>Neck-Support</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rascasse</a:t>
+              <a:t>Body-Guard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F1 pilotlarının giydiği tulumlar, belirli bir sıcaklıkta ateşe ne kadar süre dayanacak şekilde üretilir?</a:t>
+              <a:t>Spa-Francorchamps pisti hangi ülkede bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>60 saniye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 saniye</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>10 saniye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Belçika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20 saniye</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2020 Bahreyn GP'de Romain Grosjean'ın aracının ikiye bölündüğü büyük kazadan sağ çıkmasını sağlayan en kritik faktör hangisidir?</a:t>
+              <a:t>Monza pistinin meşhur, yüksek hızla girilen son virajının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tıbbi araç hızı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parabolica</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yangın söndürme tüpü</a:t>
+              <a:t>Curva Grande</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halo sistemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ascari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kask tasarımı</a:t>
+              <a:t>Variante del Rettifilo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F1 pistlerinde bariyerlerin önüne yerleştirilen, enerjiyi emerek çarpışmanın şiddetini azaltan lastik yığınlarına ne denir?</a:t>
+              <a:t>Monaco Grand Prix'si takvimdeki diğer yarışlardan farklı olarak genellikle kaç tur sürer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kerb</a:t>
+              <a:t>85 tur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gravel trap</a:t>
+              <a:t>60 tur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tecpro bariyerleri</a:t>
+              <a:t>50 tur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tire barrier</a:t>
+              <a:t>78 tur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Araçların kaza anında pistten çıkıp güvenli bir şekilde yavaşlamasını sağlayan kumlu alanlara ne denir?</a:t>
+              <a:t>Spa-Francorchamps pisti, değişken hava koşullarıyla ünlüdür; bu durum genellikle hangi terimle ifade edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paddock</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mikro iklim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pit lane</a:t>
+              <a:t>Ardennes sürprizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grid</a:t>
+              <a:t>Spa havası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gravel trap (Çakıl havuzu)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dağ esintisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern F1 araçlarında kaza anında tekerleklerin araçtan kopup seyircilere veya diğer pilotlara çarpmasını önleyen sistem hangisidir?</a:t>
+              <a:t>Monza'daki Ferrari tutkunu taraftarlara ne isim verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aktif süspansiyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tifosi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tekerlek sabitleme kabloları (Wheel tethers)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ferraristi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon seramik frenler</a:t>
+              <a:t>Ultras</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tork vektörleme</a:t>
+              <a:t>Fanatici</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Schumacher toplam kaç kez dünya şampiyonu olmuştur?</a:t>
+              <a:t>Monaco pistinde yarışın başlangıç ve bitiş noktası olan düzlüğün adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>8</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Start-Finish Straight</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Boulevard Albert I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>7</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Casino Square</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Portier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in Ferrari ile ilk şampiyonluğunu kazandığı yıl hangisidir?</a:t>
+              <a:t>Spa-Francorchamps, Formula 1 takvimindeki en uzun pistlerden biridir; toplam uzunluğu yaklaşık kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1998</a:t>
+              <a:t>8.5 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2004</a:t>
+              <a:t>6.1 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2000</a:t>
+              <a:t>7.0 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2002</a:t>
+              <a:t>5.2 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher F1 kariyerine hangi takımda başlamıştır?</a:t>
+              <a:t>Monza pisti 'Hız Tapınağı' (Temple of Speed) olarak bilinir; bunun temel sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jordan</a:t>
+              <a:t>Düzlüklerin uzunluğu ve yüksek hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferrari</a:t>
+              <a:t>Tarihi olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benetton</a:t>
+              <a:t>Çok fazla viraj olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sauber</a:t>
+              <a:t>Yolun çok dar olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in lakabı nedir?</a:t>
+              <a:t>Formula 1'de sürücülerin başını korumak için 2018 yılında zorunlu hale getirilen yapı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Buz Adam</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan Finli</a:t>
+              <a:t>Aeroscreen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Profesör</a:t>
+              <a:t>Roll Bar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kızıl Baron</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HANS Cihazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher 2004 sezonunda bir sezonda kaç yarış kazanmıştır?</a:t>
+              <a:t>Sürücünün kaza anında boyun ve kafa hareketlerini sınırlayarak omurga yaralanmalarını önleyen ekipman nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>17</a:t>
+              <a:t>Kask</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>13</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Emniyet kemeri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>15</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HANS Cihazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>Yangın tulumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya GP'sinin düzenlendiği Monza pisti, hangi şehrin hemen dışında yer alır?</a:t>
+              <a:t>F1 pilotlarının giydiği özel kıyafetlerin en önemli özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,117 +16971,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ateşe dayanıklı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Milano</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok hafif olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Torino</a:t>
+              <a:t>Su geçirmemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Floransa</a:t>
+              <a:t>Rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in Ferrari'de birlikte çalıştığı efsanevi takım patronu kimdir?</a:t>
+              <a:t>F1 araçlarında yakıt deposunun patlamasını önlemek için kullanılan, delinmeye karşı dirençli teknoloji hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jean Todt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Titanyum taban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toto Wolff</a:t>
+              <a:t>Karbon fiber gövde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ron Dennis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kevlar yakıt hücresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Christian Horner</a:t>
+              <a:t>Alüminyum tank</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher 1994 ve 1995 şampiyonluklarını hangi takımda kazanmıştır?</a:t>
+              <a:t>Ayrton Senna'nın 1994 yılındaki trajik kazasından sonra F1'de hangi güvenlik önlemi radikal şekilde artırılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Williams</a:t>
+              <a:t>Araçların maksimum hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>McLaren</a:t>
+              <a:t>Lastik hamurlarının sertliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,117 +18693,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ferrari</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pist dışı kaçış alanları ve bariyer standartları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Benetton</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pit stop süresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in F1 kariyerindeki son takımı hangisidir?</a:t>
+              <a:t>Formula 1 araçlarında kullanılan kokpitin en dıştaki, sürücüyü yan darbelerden koruyan yapıya ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mercedes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Burun konisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferrari</a:t>
+              <a:t>Sidepod</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Renault</a:t>
+              <a:t>Difüzör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Red Bull</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Monokok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher 2002 sezonunda kaçıncı yarışta matematiksel olarak şampiyonluğunu ilan etmiştir?</a:t>
+              <a:t>Sürücülerin kaza sonrası araçtan hızlıca çıkabilmeleri için direksiyonun çıkarılabilir olmasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>Aerodinamik avantaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>13</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Acil durum tahliyesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Ağırlık tasarrufu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>12</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sürüş konforu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher, Ferrari'den ayrıldıktan sonra hangi yıl pistlere geri dönmüştür?</a:t>
+              <a:t>F1 yarışlarında kaza sonrası pistteki durumu sürücülere bildiren ve araçların hızını sınırlayan sistem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2009</a:t>
+              <a:t>KERS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,117 +20804,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2010</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yeşil bayrak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2008</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sanal Güvenlik Aracı (VSC)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2012</a:t>
+              <a:t>DRS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in kariyeri boyunca elde ettiği toplam pol pozisyonu sayısı kaçtır?</a:t>
+              <a:t>F1 pilotlarının giydiği tulumlar, belirli bir sıcaklıkta ateşe ne kadar süre dayanacak şekilde üretilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>70</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>60 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>68</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>30 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>65</a:t>
+              <a:t>10 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>72</a:t>
+              <a:t>20 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in 1997 yılında şampiyonluk mücadelesi verirken diskalifiye edildiği pilot kimdir?</a:t>
+              <a:t>2020 Bahreyn GP'de Romain Grosjean'ın aracının ikiye bölündüğü büyük kazadan sağ çıkmasını sağlayan en kritik faktör hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mika Hakkinen</a:t>
+              <a:t>Tıbbi araç hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>David Coulthard</a:t>
+              <a:t>Yangın söndürme tüpü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jacques Villeneuve</a:t>
+              <a:t>Halo sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Damon Hill</a:t>
+              <a:t>Kask tasarımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in Ferrari ile kazandığı üst üste şampiyonluk serisi hangi yıllar arasındadır?</a:t>
+              <a:t>F1 pistlerinde bariyerlerin önüne yerleştirilen, enerjiyi emerek çarpışmanın şiddetini azaltan lastik yığınlarına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1999-2003</a:t>
+              <a:t>Kerb</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2000-2004</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gravel trap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2001-2005</a:t>
+              <a:t>Tecpro bariyerleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2002-2006</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tire barrier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in 1991 Belçika GP'sinde ilk kez piste çıktığı takımın adı nedir?</a:t>
+              <a:t>Araçların kaza anında pistten çıkıp güvenli bir şekilde yavaşlamasını sağlayan kumlu alanlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benetton</a:t>
+              <a:t>Paddock</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lotus</a:t>
+              <a:t>Pit lane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tyrrell</a:t>
+              <a:t>Grid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jordan</a:t>
+              <a:t>Gravel trap (Çakıl havuzu)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schumacher'in Ferrari'de takım arkadaşı olan ve 'ikinci pilot' olarak anılan isim kimdir?</a:t>
+              <a:t>Modern F1 araçlarında kaza anında tekerleklerin araçtan kopup seyircilere veya diğer pilotlara çarpmasını önleyen sistem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,117 +24401,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rubens Barrichello</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aktif süspansiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kimi Raikkonen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tekerlek sabitleme kabloları (Wheel tethers)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Felipe Massa</a:t>
+              <a:t>Karbon seramik frenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eddie Irvine</a:t>
+              <a:t>Tork vektörleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monaco'da yarışan pilotların geçtiği dünyanın en yavaş F1 virajı hangisidir?</a:t>
+              <a:t>F1'de güvenlik denince akla gelen en önemli efsanevi isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Massenet</a:t>
+              <a:t>Jean Todt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,117 +25262,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Grand Hotel Hairpin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Max Mosley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sainte-Dévote</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sid Watkins</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tabac</a:t>
+              <a:t>Bernie Ecclestone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayrton Senna hangi ülkenin vatandaşıdır?</a:t>
+              <a:t>Michael Schumacher toplam kaç kez dünya şampiyonu olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portekiz</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,117 +26123,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İspanya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Brezilya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spa-Francorchamps pisti hangi ülkede bulunmaktadır?</a:t>
+              <a:t>Halo sistemi hangi yıldan itibaren zorunlu hale getirilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>2015</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belçika</a:t>
+              <a:t>2018</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>2012</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monza pistinin meşhur, yüksek hızla girilen son virajının adı nedir?</a:t>
+              <a:t>F1'de bir kaza anında sürücüleri koruyan bariyer sistemlerine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,117 +27373,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Parabolica</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metal çitler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Curva Grande</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tecpro bariyerleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ascari</a:t>
+              <a:t>Kum havuzları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Variante del Rettifilo</a:t>
+              <a:t>Beton duvarlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monaco Grand Prix'si takvimdeki diğer yarışlardan farklı olarak genellikle kaç tur sürer?</a:t>
+              <a:t>F1'de yarışın durdurulması gerektiğini belirten bayrak rengi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>85 tur</a:t>
+              <a:t>Yeşil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60 tur</a:t>
+              <a:t>Sarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50 tur</a:t>
+              <a:t>Mavi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>78 tur</a:t>
+              <a:t>Kırmızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spa-Francorchamps pisti, değişken hava koşullarıyla ünlüdür; bu durum genellikle hangi terimle ifade edilir?</a:t>
+              <a:t>HANS cihazı neyi engellemek için tasarlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mikro iklim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaskın kırılmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ardennes sürprizi</a:t>
+              <a:t>Aracın yanmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Spa havası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Boyun kırılmalarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dağ esintisi</a:t>
+              <a:t>Pilotun araçtan çıkmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monza'daki Ferrari tutkunu taraftarlara ne isim verilir?</a:t>
+              <a:t>F1 araçlarının şasisi hangi malzemeden yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tifosi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Plastik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferraristi</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ultras</a:t>
+              <a:t>Alüminyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fanatici</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karbon fiber</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>