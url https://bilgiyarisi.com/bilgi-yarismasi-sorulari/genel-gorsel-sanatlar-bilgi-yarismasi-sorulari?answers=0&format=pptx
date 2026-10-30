--- v0 (2026-08-23)
+++ v1 (2026-10-30)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim yaparken renkleri birbirine karıştırarak elde edilen yeni renklere ne denir?</a:t>
+              <a:t>Mağara resimleri sanat tarihinin hangi dönemine aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuk renkler</a:t>
+              <a:t>Modern</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ara renkler</a:t>
+              <a:t>Gotik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ana renkler</a:t>
+              <a:t>Prehistorik (Tarih Öncesi)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcak renkler</a:t>
+              <a:t>Barok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanat eserlerinde birbirine zıt olan renklere ne denir?</a:t>
+              <a:t>Dadaizm akımı hangi tarihsel olayın etkisiyle ortaya çıkmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Komşu renkler</a:t>
+              <a:t>Birinci Dünya Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamamlayıcı renkler</a:t>
+              <a:t>Rönesans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pastel renkler</a:t>
+              <a:t>Sanayi Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nötr renkler</a:t>
+              <a:t>Fransız İhtilali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuru kalem boya çalışmasında tonlama yapmak için ne kullanılır?</a:t>
+              <a:t>Eski Mısır sanatının en önemli özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiner</a:t>
+              <a:t>Ölümsüzlük ve hiyeroglifler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vernik</a:t>
+              <a:t>Sürrealizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dağıtıcı kalem (blender)</a:t>
+              <a:t>Modernizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Minimalizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kağıt veya tuval üzerine yapıştırılan farklı malzemelerle oluşturulan sanata ne denir?</a:t>
+              <a:t>Sanat tarihinde 'Altın Çağ' hangi ülkenin ressamlarıyla anılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heykel</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolaj</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gravür</a:t>
+              <a:t>İspanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grafik</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim yaparken kullanılan boyanın kıvamını artırmak için eklenen maddeye ne denir?</a:t>
+              <a:t>Heykel sanatında, figürün ağırlığını bir bacağına vererek durmasına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medyum</a:t>
+              <a:t>Kontrapost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şövale</a:t>
+              <a:t>Büst</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Palet</a:t>
+              <a:t>Torso</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fırça</a:t>
+              <a:t>Rölyef</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç boyutlu bir nesnenin iki boyutlu düzleme aktarılmasına ne denir?</a:t>
+              <a:t>Fotoğrafçılıkta görüntünün netlik derinliğini kontrol eden ayar nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzdüşüm</a:t>
+              <a:t>Diyafram</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kontrast</a:t>
+              <a:t>Flaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orantı</a:t>
+              <a:t>ISO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perspektif</a:t>
+              <a:t>Objektif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim yaparken boyaların karıştırıldığı tahtaya ne denir?</a:t>
+              <a:t>Baskı sanatlarında metal plaka üzerine asit ile desen oyma yöntemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuval</a:t>
+              <a:t>Serigrafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spatula</a:t>
+              <a:t>Linolyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Palet</a:t>
+              <a:t>Gravür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şövale</a:t>
+              <a:t>Litografi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonardo da Vinci'nin ünlü Mona Lisa tablosunda modelin hangi uzvu eksiktir?</a:t>
+              <a:t>Renk teorisinde birbirine zıt olan renklere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulağı</a:t>
+              <a:t>Soğuk renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kirpikler</a:t>
+              <a:t>Nötr renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saçları</a:t>
+              <a:t>Ara renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elleri</a:t>
+              <a:t>Tamamlayıcı renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vincent van Gogh'un yaşamı boyunca sattığı bilinen tablo sayısı kaçtır?</a:t>
+              <a:t>Heykelde, taşın veya mermerin içinden çıkarılarak yapılan yönteme ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Montaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>500</a:t>
+              <a:t>Eksiltme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Döküm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1000</a:t>
+              <a:t>Ekleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü ressam Salvador Dali, eserlerinde sıkça kullandığı yumuşak saatleri neyden esinlenerek çizmiştir?</a:t>
+              <a:t>Fotoğrafçılıkta 'altın oran' kuralı hangi amaçla kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eriyen balmumu</a:t>
+              <a:t>Renk dengeleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eriyen tereyağı</a:t>
+              <a:t>Işık ayarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşte eriyen dondurma</a:t>
+              <a:t>Kompozisyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erimesi beklenen peynir</a:t>
+              <a:t>Hız ölçümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en pahalı tablolarından biri olan 'Çığlık' eserinin sahibi kimdir?</a:t>
+              <a:t>Seramik sanatında çamurun pişirilip sertleştiği fırına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pablo Picasso</a:t>
+              <a:t>Torna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salvador Dali</a:t>
+              <a:t>Kalıp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Claude Monet</a:t>
+              <a:t>Fırın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edvard Munch</a:t>
+              <a:t>Sır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tek bir rengin farklı tonları kullanılarak yapılan resim çalışmasına ne ad verilir?</a:t>
+              <a:t>Empresyonizm (İzlenimcilik) akımı nerede doğmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monokrom</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polikrom</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kontrast</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süblimasyon</a:t>
+              <a:t>Rusya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pablo Picasso'nun tam adı kaç kelimeden oluşur?</a:t>
+              <a:t>Resimde uzaktaki nesnelerin daha küçük ve soluk görünmesini sağlayan teknik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Atmosferik perspektif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>Doku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23</a:t>
+              <a:t>Kontrast</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealizm akımının en bilinen temsilcilerinden Salvador Dali'nin meşhur bıyıklarını neye benzetirler?</a:t>
+              <a:t>Görsel sanatlarda renklerin sıcaklık derecesini ifade eden kavrama ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki anten</a:t>
+              <a:t>Renk şiddeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sazlık</a:t>
+              <a:t>Renk doygunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ok ucu</a:t>
+              <a:t>Renk ısısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kedi kuyruğu</a:t>
+              <a:t>Renk tonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andy Warhol'un pop-art eserlerinde kullandığı en ünlü konserve kutusu hangisidir?</a:t>
+              <a:t>Mimari ve heykelde taşıyıcı görevi gören insan figürlü sütunlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısır konservesi</a:t>
+              <a:t>Friz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Domates çorbası</a:t>
+              <a:t>Kaide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bezelye konservesi</a:t>
+              <a:t>Karyatid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuna balığı</a:t>
+              <a:t>Korniş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rönesans döneminde boyalara renk vermek için kullanılan pigmentler genellikle nereden elde edilirdi?</a:t>
+              <a:t>Baskı sanatında ipek elek kullanılarak yapılan teknik hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimyasal laboratuvarlar</a:t>
+              <a:t>Gravür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sentetik boyalar</a:t>
+              <a:t>Taş baskı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toprak ve mineraller</a:t>
+              <a:t>Ağaç baskı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastik atıklar</a:t>
+              <a:t>Serigrafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Claude Monet'nin 'İzlenim: Gün Doğumu' tablosu hangi sanat akımına adını vermiştir?</a:t>
+              <a:t>Fotoğrafta ışığı algılayan sensörün duyarlılığına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışavurumculuk</a:t>
+              <a:t>ISO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzlenimcilik (Empresyonizm)</a:t>
+              <a:t>Pozlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kübizm</a:t>
+              <a:t>Odak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fovizm</a:t>
+              <a:t>Enstantane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heykeltıraş Michelangelo, ünlü 'Davut' heykelini hangi malzemeden yapmıştır?</a:t>
+              <a:t>Heykel sanatında kullanılan 'rölyef' teriminin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kil</a:t>
+              <a:t>Doku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alçı</a:t>
+              <a:t>Kabartma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bronz</a:t>
+              <a:t>Çizgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mermer</a:t>
+              <a:t>Çukur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim yaparken kullanılan 'Tuval' kelimesi köken olarak hangi malzemeden gelir?</a:t>
+              <a:t>Resimde boyanın tuval üzerinde kalın bir tabaka halinde sürülmesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenevir</a:t>
+              <a:t>Vernik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yün</a:t>
+              <a:t>İmpasto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pamuk</a:t>
+              <a:t>Glaze</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpek</a:t>
+              <a:t>Astar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frida Kahlo'nun tablolarının büyük çoğunluğu hangi tür eserlerdir?</a:t>
+              <a:t>Resim yaparken renkleri birbirine karıştırarak elde edilen yeni renklere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş sahneleri</a:t>
+              <a:t>Soğuk renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyut</a:t>
+              <a:t>Ara renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otoportre</a:t>
+              <a:t>Ana renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manzara</a:t>
+              <a:t>Sıcak renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en küçük tablosu bir mikroskop yardımıyla görülebilecek kadar küçüktür; bu resim neyin üzerindedir?</a:t>
+              <a:t>Sadece tek bir rengin farklı tonları kullanılarak yapılan resim çalışmasına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir saç teli</a:t>
+              <a:t>Monokrom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir toplu iğne başı</a:t>
+              <a:t>Polikrom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir toz zerresi</a:t>
+              <a:t>Kontrast</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir pirinç tanesi</a:t>
+              <a:t>Süblimasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Van Gogh'un kulağını kestiği iddiası ile ilgili olarak aslında kiminle kavga ettiği düşünülmektedir?</a:t>
+              <a:t>Bir resimdeki ışık ve gölge dengesine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pablo Picasso</a:t>
+              <a:t>Doku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edvard Munch</a:t>
+              <a:t>Kompozisyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Claude Monet</a:t>
+              <a:t>Perspektif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paul Gauguin</a:t>
+              <a:t>Kiyaroskuro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir resimdeki ışık ve gölge dengesine ne ad verilir?</a:t>
+              <a:t>Sanat tarihinde 'Antik Çağ' genellikle hangi uygarlıkları kapsar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doku</a:t>
+              <a:t>Yunan ve Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kompozisyon</a:t>
+              <a:t>Mezopotamya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perspektif</a:t>
+              <a:t>Aztek ve Maya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kiyaroskuro</a:t>
+              <a:t>Çin ve Hint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonardo da Vinci, 'Son Akşam Yemeği' tablosunda İsa'nın elindeki kadehi neden çizmemiştir?</a:t>
+              <a:t>Resim sanatında derinlik algısı yaratmak için kullanılan yönteme ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kompozisyon gereği</a:t>
+              <a:t>Fırça darbesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boyası bittiği için</a:t>
+              <a:t>Perspektif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unuttuğu için</a:t>
+              <a:t>Kolaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eserin orijinalinde kadeh yoktur</a:t>
+              <a:t>Eskiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk resim sanatının en önemli isimlerinden 'Kaplumbağa Terbiyecisi' tablosunun ressamı kimdir?</a:t>
+              <a:t>Aşağıdakilerden hangisi birincil (ana) renklerden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbrahim Çallı</a:t>
+              <a:t>Turuncu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osman Hamdi Bey</a:t>
+              <a:t>Sarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedri Rahmi Eyüboğlu</a:t>
+              <a:t>Mor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fikret Mualla</a:t>
+              <a:t>Yeşil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel Türk el sanatlarından olan, su üzerine boyalarla yapılan sanat hangisidir?</a:t>
+              <a:t>Tuval üzerine yapılan resimlerde boyanın kurumasını hızlandıran veya incelten sıvıya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hat</a:t>
+              <a:t>Jesso</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minyatür</a:t>
+              <a:t>Vernik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ebru</a:t>
+              <a:t>Astar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tezhip</a:t>
+              <a:t>Tiner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osman Hamdi Bey hangi kurumun kurucusudur?</a:t>
+              <a:t>Bir nesnenin yüzeyindeki dokuyu göstermek için yapılan hızlı çizimlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim Heykel Müzesi</a:t>
+              <a:t>Natürmort</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devlet Opera ve Balesi</a:t>
+              <a:t>Peyzaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Arkeoloji Müzeleri</a:t>
+              <a:t>Portre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimar Sinan Güzel Sanatlar Üniversitesi</a:t>
+              <a:t>Eskiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi sanat dalı Osmanlı döneminde kitapları süslemek için kullanılmıştır?</a:t>
+              <a:t>Sıcak renkler arasında hangisi yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enstalasyon</a:t>
+              <a:t>Turuncu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolaj</a:t>
+              <a:t>Mavi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minyatür</a:t>
+              <a:t>Sarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pop-art</a:t>
+              <a:t>Kırmızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedri Rahmi Eyüboğlu'nun eserlerinde sıkça kullandığı kültürel motif hangisidir?</a:t>
+              <a:t>Resim sanatında doğa manzaralarını konu alan eserlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balık ve kuşlar</a:t>
+              <a:t>Figüratif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endüstriyel makineler</a:t>
+              <a:t>Natürmort</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzay gemileri</a:t>
+              <a:t>Portre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern binalar</a:t>
+              <a:t>Peyzaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk resim sanatında 'Çallı Kuşağı' olarak bilinen grup hangi tarzla tanınır?</a:t>
+              <a:t>Sanat eserlerinde birbirine zıt olan renklere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minimalizm</a:t>
+              <a:t>Komşu renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kübizm</a:t>
+              <a:t>Tamamlayıcı renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealizm</a:t>
+              <a:t>Pastel renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzlenimcilik</a:t>
+              <a:t>Nötr renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hat sanatında yazıyı yazan ustaya ne ad verilir?</a:t>
+              <a:t>Kuru kalem boya çalışmasında tonlama yapmak için ne kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hattat</a:t>
+              <a:t>Tiner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzehhip</a:t>
+              <a:t>Vernik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanatkar</a:t>
+              <a:t>Dağıtıcı kalem (blender)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nakkaş</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel Türk süsleme sanatında altın tozu veya varak ile yapılan süslemeye ne denir?</a:t>
+              <a:t>Kağıt veya tuval üzerine yapıştırılan farklı malzemelerle oluşturulan sanata ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ebru</a:t>
+              <a:t>Heykel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tezhip</a:t>
+              <a:t>Kolaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hat</a:t>
+              <a:t>Gravür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çini</a:t>
+              <a:t>Grafik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk resim müzesi hangisidir?</a:t>
+              <a:t>Resim yaparken kullanılan boyanın kıvamını artırmak için eklenen maddeye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Resim ve Heykel Müzesi</a:t>
+              <a:t>Medyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Sanatlar Müzesi</a:t>
+              <a:t>Şövale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakıp Sabancı Müzesi</a:t>
+              <a:t>Palet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pera Müzesi</a:t>
+              <a:t>Fırça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim sanatında derinlik algısı yaratmak için kullanılan yönteme ne denir?</a:t>
+              <a:t>Gotik mimari en çok hangi yapılarla tanınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fırça darbesi</a:t>
+              <a:t>Katedraller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perspektif</a:t>
+              <a:t>Sarayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolaj</a:t>
+              <a:t>Köprüler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eskiz</a:t>
+              <a:t>Kuleler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çini sanatı ile dünyaca ünlü olan Türk şehri hangisidir?</a:t>
+              <a:t>Üç boyutlu bir nesnenin iki boyutlu düzleme aktarılmasına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trabzon</a:t>
+              <a:t>İzdüşüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütahya</a:t>
+              <a:t>Kontrast</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Orantı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antalya</a:t>
+              <a:t>Perspektif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi birincil (ana) renklerden biridir?</a:t>
+              <a:t>Sanat tarihinde fotoğrafın icadı hangi dönemde büyük etki yaratmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turuncu</a:t>
+              <a:t>Orta Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı</a:t>
+              <a:t>Antik Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mor</a:t>
+              <a:t>19. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeşil</a:t>
+              <a:t>Rönesans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuval üzerine yapılan resimlerde boyanın kurumasını hızlandıran veya incelten sıvıya ne denir?</a:t>
+              <a:t>Modern sanatın başlangıcı genellikle hangi akımla ilişkilendirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jesso</a:t>
+              <a:t>Antikite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vernik</a:t>
+              <a:t>Barok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astar</a:t>
+              <a:t>Empresyonizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiner</a:t>
+              <a:t>Rönesans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir nesnenin yüzeyindeki dokuyu göstermek için yapılan hızlı çizimlere ne denir?</a:t>
+              <a:t>Osmanlı döneminde gelişen resim sanatı dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natürmort</a:t>
+              <a:t>Enstalasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peyzaj</a:t>
+              <a:t>Heykel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portre</a:t>
+              <a:t>Minyatür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eskiz</a:t>
+              <a:t>Fresk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcak renkler arasında hangisi yer almaz?</a:t>
+              <a:t>Sanatçının sadece ışığı yakalamaya çalıştığı akım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turuncu</a:t>
+              <a:t>Fovizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi</a:t>
+              <a:t>Dadaizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı</a:t>
+              <a:t>İzlenimcilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı</a:t>
+              <a:t>Kübizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim sanatında doğa manzaralarını konu alan eserlere ne denir?</a:t>
+              <a:t>Sanat tarihinin en uzun süren dönemi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Figüratif</a:t>
+              <a:t>Rönesans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natürmort</a:t>
+              <a:t>Modern Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portre</a:t>
+              <a:t>Postmodern</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peyzaj</a:t>
+              <a:t>Orta Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>