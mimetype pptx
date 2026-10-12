--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor binasının kurucusu kimdir?</a:t>
+              <a:t>Hagrid'in 'Fantastik Canavarlar Nelerdir, Nerede Bulunurlar?' dersinde işlediği, sadece bir büyücünün ölümüyle karşılaşmış kişilerin görebildiği at benzeri yaratık hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helga Hufflepuff</a:t>
+              <a:t>Tekboynuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rowena Ravenclaw</a:t>
+              <a:t>Thestral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salazar Slytherin</a:t>
+              <a:t>Hippogrif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Godric Gryffindor</a:t>
+              <a:t>Abraxan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi Hogwarts binasının simgesi bir yılandır?</a:t>
+              <a:t>Newt Scamander'ın çantasında beslediği, parlak nesnelere karşı aşırı ilgisi olan ve köstebek benzeri yaratık hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor</a:t>
+              <a:t>Bowtruckle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ravenclaw</a:t>
+              <a:t>İfrit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hufflepuff</a:t>
+              <a:t>Niffler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slytherin</a:t>
+              <a:t>Demiguise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ravenclaw binasının temsil ettiği temel özellik nedir?</a:t>
+              <a:t>Harry Potter ve Azkaban Tutsağı filminde, Buckbeak isimli yaratık hangi türdendir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hırs</a:t>
+              <a:t>Anka Kuşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeka</a:t>
+              <a:t>Basilisk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadakat</a:t>
+              <a:t>Ejderha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cesaret</a:t>
+              <a:t>Hippogrif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hufflepuff binasının ana renkleri hangileridir?</a:t>
+              <a:t>Sırlar Odası'nda yaşayan ve bakışları insanı anında öldürebilen dev yılanın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı ve Siyah</a:t>
+              <a:t>Norveç Pütürlüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeşil ve Gümüş</a:t>
+              <a:t>Gal Galli Yeşili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi ve Bronz</a:t>
+              <a:t>Basilisk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı ve Altın</a:t>
+              <a:t>Macar Boynuzkuyruk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seçmen Şapka'ya göre 'sadakat ve çalışkanlığın' adresi olan ev hangisidir?</a:t>
+              <a:t>Bir kişinin en çok korktuğu şeye dönüşebilen şekil değiştirici yaratığa ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slytherin</a:t>
+              <a:t>Boggart</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ravenclaw</a:t>
+              <a:t>Gulyabani</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hufflepuff</a:t>
+              <a:t>Kızılkepçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor</a:t>
+              <a:t>Ruh Emici</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slytherin binasının ortak salonu nerede bulunur?</a:t>
+              <a:t>Dumbledore'un sadık yoldaşı olan, öldüğünde küllerinden yeniden doğan kuş türü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutfakların yanında</a:t>
+              <a:t>Baykuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütüphanenin altında</a:t>
+              <a:t>Şahin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zindanlarda</a:t>
+              <a:t>Kuzgun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En yüksek kulede</a:t>
+              <a:t>Anka Kuşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ravenclaw binasının kurucusu Rowena Ravenclaw'ın kızı kimdir?</a:t>
+              <a:t>Ağaçları koruyan, küçük, dal benzeri görünümlü ve oldukça utangaç olan sihirli yaratık hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luna Lovegood</a:t>
+              <a:t>Mandragora</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helena Ravenclaw (Gri Leydi)</a:t>
+              <a:t>Doxy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cho Chang</a:t>
+              <a:t>Cin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Padma Patil</a:t>
+              <a:t>Bowtruckle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor binasının hayaleti kimdir?</a:t>
+              <a:t>Hangi yaratık, insanların umut ve mutluluk gibi olumlu duygularını emerek onları çaresizliğe sürükler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şişman Keşiş</a:t>
+              <a:t>Trol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baron</a:t>
+              <a:t>Ruh Emici</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neredeyse Kafasız Nick</a:t>
+              <a:t>Dev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gri Leydi</a:t>
+              <a:t>Gnome</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slytherin binasının kurucusu Salazar Slytherin'in en ünlü özelliği nedir?</a:t>
+              <a:t>Harry'nin Ateş Kadehi turnuvasında yüzleştiği, boynuzları olan ve oldukça tehlikeli olan ejderha türü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görünmezlik pelerini</a:t>
+              <a:t>İsveç Kısa Burnun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İksir ustası olması</a:t>
+              <a:t>Ukrayna Demirgöbeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuşlarla konuşabilmesi</a:t>
+              <a:t>Çin Ateştopu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çataldili konuşabilmesi</a:t>
+              <a:t>Macar Boynuzkuyruk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi binanın öğrencileri genellikle 'cesur ve şövalye ruhlu' olarak tanımlanır?</a:t>
+              <a:t>Sihir dünyasında ev cini olarak bilinen, sahiplerine sadakatle bağlı olan varlıklara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slytherin</a:t>
+              <a:t>Goblin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hufflepuff</a:t>
+              <a:t>Periler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ravenclaw</a:t>
+              <a:t>Ev Cini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor</a:t>
+              <a:t>Cüce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luna Lovegood hangi binanın öğrencisidir?</a:t>
+              <a:t>Hogwarts ormanında yaşayan, genellikle gruplar halinde hareket eden ve büyücülere karşı mesafeli olan yaratık grubu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slytherin</a:t>
+              <a:t>Sentorlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor</a:t>
+              <a:t>Kurtadamlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hufflepuff</a:t>
+              <a:t>Troller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ravenclaw</a:t>
+              <a:t>Devler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hufflepuff binasının hayaleti olan 'Şişman Keşiş'i diğerlerinden ayıran özelliği nedir?</a:t>
+              <a:t>Kökünden söküldüğünde çıkardığı çığlık ölümcül olabilen bitki/yaratık hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diğer öğrencilere karşı çok bağışlayıcı olması</a:t>
+              <a:t>Mandragora</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık olması</a:t>
+              <a:t>Gillyweed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok konuşması</a:t>
+              <a:t>Şeytan Kapanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korkutucu olması</a:t>
+              <a:t>Whomping Willow</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voldemort'un doğduğundaki gerçek adı nedir?</a:t>
+              <a:t>Gryffindor binasının kurucusu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Severus Snape</a:t>
+              <a:t>Helga Hufflepuff</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tom Marvolo Riddle</a:t>
+              <a:t>Rowena Ravenclaw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lucius Malfoy</a:t>
+              <a:t>Salazar Slytherin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bellatrix Lestrange</a:t>
+              <a:t>Godric Gryffindor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölüm Yiyicilerin gökyüzüne yansıttığı, Karanlık İşaret'i temsil eden sembol hangisidir?</a:t>
+              <a:t>Hangi Hogwarts binasının simgesi bir yılandır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlük ve şimşek</a:t>
+              <a:t>Gryffindor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zümrüdüanka</a:t>
+              <a:t>Ravenclaw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kafatası ve içinden çıkan yılan</a:t>
+              <a:t>Hufflepuff</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asa ve şapka</a:t>
+              <a:t>Slytherin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voldemort'un hortkuluklarından biri olan, Salazar Slytherin'e ait madalyonu kim yok etmiştir?</a:t>
+              <a:t>Ravenclaw binasının temsil ettiği temel özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry Potter</a:t>
+              <a:t>Hırs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ron Weasley</a:t>
+              <a:t>Zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albus Dumbledore</a:t>
+              <a:t>Sadakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hermione Granger</a:t>
+              <a:t>Cesaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bellatrix Lestrange'in öldürdüğü, Harry'nin vaftiz babası olan karakter kimdir?</a:t>
+              <a:t>Hufflepuff binasının ana renkleri hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alastor Moody</a:t>
+              <a:t>Sarı ve Siyah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nymphadora Tonks</a:t>
+              <a:t>Yeşil ve Gümüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Remus Lupin</a:t>
+              <a:t>Mavi ve Bronz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sirius Black</a:t>
+              <a:t>Kırmızı ve Altın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voldemort'un sadık yılanı Nagini, aslında hangi tür bir varlıktır?</a:t>
+              <a:t>Seçmen Şapka'ya göre 'sadakat ve çalışkanlığın' adresi olan ev hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Animagus</a:t>
+              <a:t>Slytherin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ev cini</a:t>
+              <a:t>Ravenclaw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maledictus</a:t>
+              <a:t>Hufflepuff</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruh emici</a:t>
+              <a:t>Gryffindor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lucius Malfoy'un Voldemort'a sunduğu ve Harry'nin okul hayatını etkileyen günlük aslında kime aitti?</a:t>
+              <a:t>Slytherin binasının ortak salonu nerede bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Draco Malfoy</a:t>
+              <a:t>Mutfakların yanında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salazar Slytherin</a:t>
+              <a:t>Kütüphanenin altında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tom Riddle</a:t>
+              <a:t>Zindanlarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Phineas Nigellus</a:t>
+              <a:t>En yüksek kulede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi Ölüm Yiyici, Hogwarts'ta müdürlük yapmış ve Dumbledore'u öldürmüştür?</a:t>
+              <a:t>Ravenclaw binasının kurucusu Rowena Ravenclaw'ın kızı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenrir Greyback</a:t>
+              <a:t>Luna Lovegood</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peter Pettigrew</a:t>
+              <a:t>Helena Ravenclaw (Gri Leydi)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Severus Snape</a:t>
+              <a:t>Cho Chang</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barty Crouch Jr.</a:t>
+              <a:t>Padma Patil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voldemort'un annesi Merope Gaunt, Tom Riddle'ı kendine aşık etmek için ne kullanmıştır?</a:t>
+              <a:t>Gryffindor binasının hayaleti kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hafıza silme büyüsü</a:t>
+              <a:t>Şişman Keşiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Imperius Laneti</a:t>
+              <a:t>Baron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşk iksiri</a:t>
+              <a:t>Neredeyse Kafasız Nick</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zihinbend</a:t>
+              <a:t>Gri Leydi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peter Pettigrew'un animagus formu nedir?</a:t>
+              <a:t>Slytherin binasının kurucusu Salazar Slytherin'in en ünlü özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yılan</a:t>
+              <a:t>Görünmezlik pelerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geyik</a:t>
+              <a:t>İksir ustası olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Köpek</a:t>
+              <a:t>Kuşlarla konuşabilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fare</a:t>
+              <a:t>Çataldili konuşabilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voldemort'un hortkuluklarını saklamak için seçtiği en değerli eşyalardan biri olan Hufflepuff'ın kupasını kim çalmıştır?</a:t>
+              <a:t>Hangi binanın öğrencileri genellikle 'cesur ve şövalye ruhlu' olarak tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Narcissa Malfoy</a:t>
+              <a:t>Slytherin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hepzibah Smith</a:t>
+              <a:t>Hufflepuff</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bellatrix Lestrange</a:t>
+              <a:t>Ravenclaw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helga Hufflepuff</a:t>
+              <a:t>Gryffindor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölüm Yiyicilerin birbirleriyle haberleşmek için kollarında taşıdıkları sembolün adı nedir?</a:t>
+              <a:t>Luna Lovegood hangi binanın öğrencisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölümcül İletişim</a:t>
+              <a:t>Slytherin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruh Bağı</a:t>
+              <a:t>Gryffindor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık İşaret</a:t>
+              <a:t>Hufflepuff</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyücü Mührü</a:t>
+              <a:t>Ravenclaw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voldemort'un hortkuluklarından biri olan Ravenclaw'ın tacı Hogwarts'ta nerede saklanıyordu?</a:t>
+              <a:t>Hufflepuff binasının hayaleti olan 'Şişman Keşiş'i diğerlerinden ayıran özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasak Orman</a:t>
+              <a:t>Diğer öğrencilere karşı çok bağışlayıcı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İhtiyaç Odası</a:t>
+              <a:t>Karanlık olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astronomi Kulesi</a:t>
+              <a:t>Çok konuşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırlar Odası</a:t>
+              <a:t>Korkutucu olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lord Voldemort'un ruhunu saklamak için kullandığı ilk Horcrux hangisidir?</a:t>
+              <a:t>Voldemort'un doğduğundaki gerçek adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tom Riddle'ın Günlüğü</a:t>
+              <a:t>Severus Snape</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helga Hufflepuff'ın Kupası</a:t>
+              <a:t>Tom Marvolo Riddle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marvolo Gaunt'un Yüzüğü</a:t>
+              <a:t>Lucius Malfoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salazar Slytherin'in Madalyonu</a:t>
+              <a:t>Bellatrix Lestrange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölüm Yadigarları efsanesine göre, ölümü alt eden üç kardeşe bu hediyeleri kim vermiştir?</a:t>
+              <a:t>Ölüm Yiyicilerin gökyüzüne yansıttığı, Karanlık İşaret'i temsil eden sembol hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gellert Grindelwald</a:t>
+              <a:t>Gözlük ve şimşek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölüm</a:t>
+              <a:t>Zümrüdüanka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dumbledore</a:t>
+              <a:t>Kafatası ve içinden çıkan yılan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merlin</a:t>
+              <a:t>Asa ve şapka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>