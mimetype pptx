--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'Merhaba' (gündüz vakti) anlamına gelen ifade hangisidir?</a:t>
+              <a:t>Japonca'da 'Merhaba' demek için en yaygın kullanılan ifade nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arigatou</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayounara</a:t>
+              <a:t>Arigato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ohayou</a:t>
+              <a:t>Gomen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konnichiwa</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiragana alfabesinde 'yama' (dağ) kelimesi nasıl yazılır?</a:t>
+              <a:t>Japonca'da 'yazı' anlamına gelen kanji hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>かわ</a:t>
+              <a:t>Go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>もり</a:t>
+              <a:t>Ji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>やま</a:t>
+              <a:t>Bun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>そら</a:t>
+              <a:t>Ka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'Özür dilerim' veya 'Affedersiniz' anlamında kullanılan kelime hangisidir?</a:t>
+              <a:t>Hiragana alfabesi kaç karakterden oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayounara</a:t>
+              <a:t>26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ohayou</a:t>
+              <a:t>46</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moshi moshi</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sumimasen</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiragana alfabesindeki 'mo' (も) karakteri hangisidir?</a:t>
+              <a:t>Japonca'da 'dağ' anlamına gelen kelime nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>も</a:t>
+              <a:t>Ki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ほ</a:t>
+              <a:t>Mizu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ま</a:t>
+              <a:t>Yama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>み</a:t>
+              <a:t>Kawa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca 'çizgi roman' anlamına gelen ve dünya çapında popüler olan terim hangisidir?</a:t>
+              <a:t>Japonca'da 'ağaç' anlamına gelen kelime nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Origami</a:t>
+              <a:t>Kawa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manga</a:t>
+              <a:t>Hi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sushi</a:t>
+              <a:t>Yama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anime</a:t>
+              <a:t>Ki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü Studio Ghibli yapımı 'Ruhların Kaçışı' (Spirited Away) filminin yönetmeni kimdir?</a:t>
+              <a:t>Japonca'da 'güneş' anlamına gelen kelime nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Makoto Shinkai</a:t>
+              <a:t>Mizu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayao Miyazaki</a:t>
+              <a:t>Yama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mamoru Hosoda</a:t>
+              <a:t>Hi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satoshi Kon</a:t>
+              <a:t>Ki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın başkenti Tokyo'da, anime ve elektronik tutkunlarının merkezi olarak bilinen ünlü bölge hangisidir?</a:t>
+              <a:t>Japonca'da 'nehir' anlamına gelen kelime nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shibuya</a:t>
+              <a:t>Ki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akihabara</a:t>
+              <a:t>Hi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roppongi</a:t>
+              <a:t>Kawa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ginza</a:t>
+              <a:t>Yama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca 'selamlaşma' kelimelerinden biri olan 'Konnichiwa' günün hangi vaktinde kullanılır?</a:t>
+              <a:t>Japonca'da 'okul' ne demektir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemekten önce</a:t>
+              <a:t>Gakusei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabah</a:t>
+              <a:t>Nihongo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gece</a:t>
+              <a:t>Gakko</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğleden sonra</a:t>
+              <a:t>Sensei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eiichiro Oda tarafından yaratılan, korsanları konu alan dünyanın en çok satan manga serisi hangisidir?</a:t>
+              <a:t>Japonca'da 'arkadaş' ne demektir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bleach</a:t>
+              <a:t>Gakusei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>One Piece</a:t>
+              <a:t>Tomodachi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dragon Ball</a:t>
+              <a:t>Sensei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naruto</a:t>
+              <a:t>Nihon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon popüler kültüründe 'Kawaii' kelimesi ne anlama gelir?</a:t>
+              <a:t>Japonca'da kullanılan üç temel yazı sisteminden hangisi yabancı kelimeler için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı</a:t>
+              <a:t>Latin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lezzetli</a:t>
+              <a:t>Kanji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korkunç</a:t>
+              <a:t>Katakana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevimli / Şirin</a:t>
+              <a:t>Hiragana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da anime hayranlarına verilen özel isim nedir?</a:t>
+              <a:t>Japonca'da 'Merhaba' anlamındaki en yaygın selamlaşma ifadesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otaku</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuray</a:t>
+              <a:t>Ohayou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ronin</a:t>
+              <a:t>Arigato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sensei</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiragana alfabesindeki 'ka' (か) karakteri nasıl yazılır?</a:t>
+              <a:t>Japonca'da sayıları sayarken kullanılan 'ichi' hangi sayıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>さ</a:t>
+              <a:t>Dört</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>な</a:t>
+              <a:t>İki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>は</a:t>
+              <a:t>Bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>か</a:t>
+              <a:t>Üç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca'da 'Arigato' kelimesinin anlamı nedir?</a:t>
+              <a:t>Japonca'da cümlenin sonunda yer alan öğe genellikle nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teşekkür ederim</a:t>
+              <a:t>Özne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güle güle</a:t>
+              <a:t>Nesne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merhaba</a:t>
+              <a:t>Yüklem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özür dilerim</a:t>
+              <a:t>Zarf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinin ana karakteri olan ve elektrik gücüne sahip ünlü karakter hangisidir?</a:t>
+              <a:t>Japonca öğrenmeye başlayan birinin ilk öğrenmesi gereken alfabe hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bulbasaur</a:t>
+              <a:t>İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meowth</a:t>
+              <a:t>Kanji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Charmander</a:t>
+              <a:t>Hiragana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pikachu</a:t>
+              <a:t>Katakana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da her yıl düzenlenen ve anime karakterlerinin kostümlerinin giyildiği etkinliğe ne ad verilir?</a:t>
+              <a:t>Japonca'daki 'Kanji' karakterleri köken olarak nereden gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cosplay</a:t>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hanami</a:t>
+              <a:t>Kore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matsuri</a:t>
+              <a:t>Moğolistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karaoke</a:t>
+              <a:t>Vietnam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyaca ünlü 'Death Note' animesinde ana karakterin bulduğu defterin temel özelliği nedir?</a:t>
+              <a:t>Japonca'da cinsiyet ayrımı zamirlerde nasıl belirtilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmi yazılan kişiyi öldürür</a:t>
+              <a:t>Görselle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zihin okumayı sağlar</a:t>
+              <a:t>El hareketiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleceği görmeyi sağlar</a:t>
+              <a:t>Kelime ekleriyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanı geri alır</a:t>
+              <a:t>Ses tonuyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da 'Sayonara' kelimesi hangi bağlamda kullanılır?</a:t>
+              <a:t>Japonca'da nezaket ifadeleri (Keigo) ne zaman kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine veda ederken</a:t>
+              <a:t>Arkadaşlarla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine teşekkür ederken</a:t>
+              <a:t>Evde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine soru sorarken</a:t>
+              <a:t>Asla kullanılmaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine emir verirken</a:t>
+              <a:t>Resmi durumlarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca'da 'çiğ balık' anlamına gelen ve genellikle sirke ile tatlandırılmış pilav üzerine servis edilen yemek hangisidir?</a:t>
+              <a:t>Japonca'da sayıları öğrenmek için hangi alfabeyi bilmek gerekmez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramen</a:t>
+              <a:t>Hiragana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakitori</a:t>
+              <a:t>Katakana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tempura</a:t>
+              <a:t>Romaji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sushi</a:t>
+              <a:t>Kanji (başlangıç için)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon mutfağında 'et suyu' bazlı, genellikle buğday erişteleriyle hazırlanan ve her yörenin kendine has bir tarifi olan yemek hangisidir?</a:t>
+              <a:t>Japonca'da soru sormak için cümlenin sonuna ne eklenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramen</a:t>
+              <a:t>Yo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miso</a:t>
+              <a:t>Ga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Udon</a:t>
+              <a:t>Ne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soba</a:t>
+              <a:t>Ka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca'da 'kızartılmış' anlamına gelen, sebze veya deniz ürünlerinin özel bir hamura bulanıp derin yağda kızartılmasıyla yapılan yemek nedir?</a:t>
+              <a:t>Japonca'da isimlerin sonuna gelen 'San' ekinin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tempura</a:t>
+              <a:t>Saygı ifadesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gyoza</a:t>
+              <a:t>Övgü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tonkatsu</a:t>
+              <a:t>Soru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sashimi</a:t>
+              <a:t>Küçültme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon kahvaltılarında sıkça tüketilen, fermente edilmiş soya fasulyesinden yapılan ve oldukça keskin bir kokuya sahip geleneksel yiyecek hangisidir?</a:t>
+              <a:t>Japonca'da kişi zamirleri (ben, sen) günlük hayatta ne sıklıkla kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edamame</a:t>
+              <a:t>Hiç kullanılmaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mochi</a:t>
+              <a:t>Sadece yazıda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natto</a:t>
+              <a:t>Az kullanılır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tofu</a:t>
+              <a:t>Her cümlede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genellikle yemeklerden önce söylenen ve 'yemeğin tadını çıkaracağım/minnettarım' anlamına gelen Japonca ifade hangisidir?</a:t>
+              <a:t>Japonca'da 'Özür dilerim' ifadesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arigato</a:t>
+              <a:t>Ohayou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Itadakimasu</a:t>
+              <a:t>Arigato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oishii</a:t>
+              <a:t>Sumimasen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayonara</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'Teşekkür ederim' demenin en yaygın yolu hangisidir?</a:t>
+              <a:t>Japon alfabesinde kaç ana yazı sistemi vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moshi moshi</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arigatou</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sumimasen</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hai</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon mutfağında 'çorba' anlamına gelen, soya fasulyesi ezmesinin sıcak suyla karıştırılmasıyla elde edilen temel lezzet hangisidir?</a:t>
+              <a:t>Japonca öğrenirken dinleme pratiği yapmak için en iyi kaynak nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mirin</a:t>
+              <a:t>Sözlükler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dashi</a:t>
+              <a:t>Haritalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shoyu</a:t>
+              <a:t>Podcastler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miso</a:t>
+              <a:t>Resimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da popüler olan, aslında Çin kökenli ancak Japon mutfağıyla özdeşleşen 'kızarmış mantı' türü nedir?</a:t>
+              <a:t>Japonca 'merhaba' anlamına gelen ve gün içinde genel olarak kullanılan ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gyoza</a:t>
+              <a:t>Ohayou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okonomiyaki</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onigiri</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Takoyaki</a:t>
+              <a:t>Arigatou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca'da 'pirinç topu' anlamına gelen, içine genellikle tuzlu veya ekşi iç harçlar konulan pratik atıştırmalık hangisidir?</a:t>
+              <a:t>Japonca'da sayıları sayarken 'bir' anlamına gelen kelime hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sushi</a:t>
+              <a:t>Ni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mochi</a:t>
+              <a:t>San</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Donburi</a:t>
+              <a:t>Ichi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onigiri</a:t>
+              <a:t>Yon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnce dilimlenmiş çiğ balık parçalarından oluşan ve genellikle soya sosu ile wasabi eşliğinde sunulan lezzet nedir?</a:t>
+              <a:t>Japonca'da 'arkadaş' kelimesi nasıl söylenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sashimi</a:t>
+              <a:t>Kazoku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sushi</a:t>
+              <a:t>Gakusei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temaki</a:t>
+              <a:t>Tomodachi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nigiri</a:t>
+              <a:t>Sensei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon mutfağında 'karabuğday' unundan yapılan ve genellikle soğuk servis edilen erişte türü hangisidir?</a:t>
+              <a:t>Japonca'da 'ben' veya 'benim' anlamında kullanılan en temel zamir nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shirataki</a:t>
+              <a:t>Anata</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Udon</a:t>
+              <a:t>Kare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soba</a:t>
+              <a:t>Watashi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramen</a:t>
+              <a:t>Kanojo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da 'ahtapot topları' olarak bilinen ve sokak lezzetlerinin başında gelen popüler atıştırmalık nedir?</a:t>
+              <a:t>Japonca'da yemek yemeden önce söylenen 'afiyet olsun' benzeri ifade nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Takoyaki</a:t>
+              <a:t>Gochisousama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tonkatsu</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakitori</a:t>
+              <a:t>Oishii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sukiyaki</a:t>
+              <a:t>Itadakimasu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapışkan pirinç hamurundan yapılan, içine genellikle tatlı fasulye ezmesi konulan geleneksel Japon tatlısı hangisidir?</a:t>
+              <a:t>Japonca'da 'güle güle' anlamında kullanılan yaygın ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dorayaki</a:t>
+              <a:t>Hai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taiyaki</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mochi</a:t>
+              <a:t>Moshi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dango</a:t>
+              <a:t>Ohayou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da 1603-1868 yılları arasında hüküm süren, ülkeyi dış dünyaya kapatan askeri hükümet dönemi hangisidir?</a:t>
+              <a:t>Japonca'da 'günaydın' demenin yolu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edo Dönemi</a:t>
+              <a:t>Oyasumi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meiji Dönemi</a:t>
+              <a:t>Ohayou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heian Dönemi</a:t>
+              <a:t>Konbanwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kamakura Dönemi</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samurayların bağlı olduğu 'Bushido' kelimesinin Türkçe karşılığı nedir?</a:t>
+              <a:t>Japoncada 'Merhaba' (gündüz vakti) anlamına gelen ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaşçının Yolu</a:t>
+              <a:t>Arigatou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıç Ustası</a:t>
+              <a:t>Sayounara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmparatora Sadakat</a:t>
+              <a:t>Ohayou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onurlu Ölüm</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın feodal döneminde toprak sahibi olan soylu sınıfına ne ad verilir?</a:t>
+              <a:t>Hiragana alfabesindeki 'ka' (か) karakteri nasıl yazılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daimyo</a:t>
+              <a:t>さ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ninja</a:t>
+              <a:t>な</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shogun</a:t>
+              <a:t>は</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ronin</a:t>
+              <a:t>か</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiragana alfabesindeki ilk karakter olan 'a' (あ) nasıl yazılır?</a:t>
+              <a:t>Japonca'da 'Anne' kelimesi nasıl söylenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>え</a:t>
+              <a:t>Chichi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>う</a:t>
+              <a:t>Ane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>い</a:t>
+              <a:t>Haha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>あ</a:t>
+              <a:t>Oto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1868 yılında Japonya'yı modernleşme sürecine sokan ve imparatorluk otoritesini yeniden kuran reform hareketi hangisidir?</a:t>
+              <a:t>Japoncada 'Teşekkür ederim' demenin en yaygın yolu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taisho Devrimi</a:t>
+              <a:t>Moshi moshi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokugawa Restorasyonu</a:t>
+              <a:t>Arigatou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meiji Restorasyonu</a:t>
+              <a:t>Sumimasen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sengoku Reformu</a:t>
+              <a:t>Hai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca 'Su' kelimesinin karşılığı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Japonya'da 'Evet' demek için kullanılan temel kelime nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hon</a:t>
+              <a:t>Iie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mizu</a:t>
+              <a:t>Motto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neko</a:t>
+              <a:t>Zenbu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Inu</a:t>
+              <a:t>Hai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiragana alfabesinde 'neko' (kedi) kelimesi nasıl yazılır?</a:t>
+              <a:t>Japonca'da 'Kedi' kelimesinin karşılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>とり</a:t>
+              <a:t>Sakana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>いぬ</a:t>
+              <a:t>Tori</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ねこ</a:t>
+              <a:t>Neko</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>さかな</a:t>
+              <a:t>Inu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'Evet' anlamına gelen kelime hangisidir?</a:t>
+              <a:t>Japonca'da 'Sayı' kelimesinin karşılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genki</a:t>
+              <a:t>Ki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hai</a:t>
+              <a:t>Ji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Domo</a:t>
+              <a:t>Kazu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Iie</a:t>
+              <a:t>Hon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiragana alfabesindeki 'shi' (し) karakteri hangisidir?</a:t>
+              <a:t>Japonca'da 'Öğrenci' kelimesinin karşılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>こ</a:t>
+              <a:t>Sensei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>く</a:t>
+              <a:t>Gakusei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>け</a:t>
+              <a:t>Shufu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>し</a:t>
+              <a:t>Isha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'Öğretmen' anlamına gelen kelime hangisidir?</a:t>
+              <a:t>Japonca'da 'Güzel' kelimesinin karşılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gakusei</a:t>
+              <a:t>Atsui</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sensei</a:t>
+              <a:t>Oishii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tomodachi</a:t>
+              <a:t>Kirei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazoku</a:t>
+              <a:t>Samui</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>