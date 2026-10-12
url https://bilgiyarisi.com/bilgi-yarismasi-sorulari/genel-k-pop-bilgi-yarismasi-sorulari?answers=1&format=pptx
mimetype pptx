--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS grubu hangi yıl çıkış yapmıştır?</a:t>
+              <a:t>Güney Kore'de askerlik hizmeti zorunlu mudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2015</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2010</a:t>
+              <a:t>Sadece gönüllüler için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2012</a:t>
+              <a:t>Belirli bir yaşa kadar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2013</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in 'Mic Drop' şarkısında hangi ünlü DJ ile iş birliği yapılmıştır?</a:t>
+              <a:t>BTS'in askere gitme kararı hayranlar tarafından nasıl karşılandı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Marshmello</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Desteklendi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>David Guetta</a:t>
+              <a:t>İptal edildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Calvin Harris</a:t>
+              <a:t>Protesto edildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Steve Aoki</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Görmezden gelindi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in danslarıyla ünlü, 'J-Hope' sahne adını kullanan üyenin gerçek adı nedir?</a:t>
+              <a:t>Askerlik sırasında üyelerin dış dünyayla iletişimi nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,117 +2111,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jung Hoseok</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tamamen yasak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Min Yoongi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kısıtlı ve denetimli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kim Taehyung</a:t>
+              <a:t>Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Park Jimin</a:t>
+              <a:t>Sadece mektup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in 2020 yılında Billboard Hot 100 listesinde 1 numaraya yükselen ilk şarkısı hangisidir?</a:t>
+              <a:t>J-Hope askerlik görevini nerede tamamlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,117 +2854,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fake Love</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğitim merkezinde eğitmen olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,57 +2972,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dynamite</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hava savunmada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boy With Luv</a:t>
+              <a:t>Sınır birliğinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Butter</a:t>
+              <a:t>Deniz üssünde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BLACKPINK grubu hangi yıl ve hangi şirket bünyesinde çıkış yapmıştır?</a:t>
+              <a:t>BTS'in askerlik süreci grup için neyi simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2015, SM Entertainment</a:t>
+              <a:t>Sonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2016, JYP Entertainment</a:t>
+              <a:t>Dağılma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2017, HYBE</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir dönüm noktası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2016, YG Entertainment</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece mola</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grubun 'ana dansçı' ve 'lider rapçi' pozisyonunda bulunan üyesi kimdir?</a:t>
+              <a:t>Askerlik görevleri bittiğinde grubun müzik tarzında değişiklik bekleniyor mu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jisoo</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lisa</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rosé</a:t>
+              <a:t>Sadece akustik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jennie</a:t>
+              <a:t>Daha sert olacak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BLACKPINK'in resmi hayran kitlesinin adı nedir?</a:t>
+              <a:t>BTS'in askerlik süreci Güney Kore meclisinde nasıl bir tartışmaya yol açtı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Blinks</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Süre uzatımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Army</a:t>
+              <a:t>Gönüllülük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reveluv</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muafiyet tartışmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Once</a:t>
+              <a:t>Yaş sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grubun 'DDU-DU DDU-DU' şarkısının klibi YouTube'da hangi rekoru kırmasıyla ünlüdür?</a:t>
+              <a:t>BTS grubu hangi yıl çıkış yapmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En uzun süren K-Pop klibi</a:t>
+              <a:t>2015</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En çok ödül alan şarkı</a:t>
+              <a:t>2010</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En çok dislike alan video</a:t>
+              <a:t>2012</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En kısa sürede 1 milyar izlenmeye ulaşan K-Pop müzik videosu</a:t>
+              <a:t>2013</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BLACKPINK üyelerinden Rosé aslen hangi ülkede doğmuştur?</a:t>
+              <a:t>BTS'in resmi fandom adının anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Avustralya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sonsuz Yıldızlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tayland</a:t>
+              <a:t>Gümüş Sesler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güney Kore</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Adorable Representative M.C. for Youth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Zelanda</a:t>
+              <a:t>K-Pop Elçileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grubun 'Pink Venom' şarkısı hangi albümde yer almaktadır?</a:t>
+              <a:t>BTS'in dünya çapında büyük başarı yakalayan 'Dynamite' şarkısı hangi dilde yayımlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kill This Love</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,111 +7436,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Album</a:t>
+              <a:t>Japonca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Born Pink</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Korece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Square Up</a:t>
+              <a:t>İspanyolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grubun görseli (visual) olarak bilinen ve oyunculuk kariyeriyle de tanınan üyesi kimdir?</a:t>
+              <a:t>Grubun en yaşlı üyesi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jisoo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jimin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jennie</a:t>
+              <a:t>V</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rosé</a:t>
+              <a:t>Jungkook</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lisa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in resmi fandom adının anlamı nedir?</a:t>
+              <a:t>BTS grubunun ilk askere giden üyesi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonsuz Yıldızlar</a:t>
+              <a:t>J-Hope</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,117 +8916,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gümüş Sesler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Adorable Representative M.C. for Youth</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>RM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>K-Pop Elçileri</a:t>
+              <a:t>Suga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jennie'nin 2018 yılında yayınladığı ilk solo şarkısının adı nedir?</a:t>
+              <a:t>BTS'in ana rapçisi ve grubun lideri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Solo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>J-Hope</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Money</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>RM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Flower</a:t>
+              <a:t>Suga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gone</a:t>
+              <a:t>Jin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BLACKPINK, Coachella müzik festivalinde sahne alan ilk kadın K-Pop grubu unvanını hangi yıl kazanmıştır?</a:t>
+              <a:t>BTS'in bağlı olduğu şirket hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,117 +10284,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2020</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HYBE (eski adıyla Big Hit)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2019</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>YG Entertainment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2021</a:t>
+              <a:t>SM Entertainment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2018</a:t>
+              <a:t>JYP Entertainment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangisi BLACKPINK'in yayınladığı şarkılardan biri değildir?</a:t>
+              <a:t>BTS üyelerinden hangisi 'Agust D' ismiyle solo çalışmalar yapmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fancy</a:t>
+              <a:t>Suga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ice Cream</a:t>
+              <a:t>V</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>How You Like That</a:t>
+              <a:t>Jungkook</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shut Down</a:t>
+              <a:t>Jimin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lisa hangi ülkede dünyaya gelmiştir?</a:t>
+              <a:t>BTS'in 'Love Yourself' albüm serisinin ana teması nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>Savaş ve barış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin</a:t>
+              <a:t>Doğa sevgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güney Kore</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kendini sevmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tayland</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teknoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grubun 'Kill This Love' şarkısı hangi yıl piyasaya sürülmüştür?</a:t>
+              <a:t>Grubun 'Golden Maknae' lakabıyla bilinen üyesi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2017</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jungkook</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2021</a:t>
+              <a:t>Jin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2020</a:t>
+              <a:t>RM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2019</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Suga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya çapında büyük ses getiren 'Squid Game' dizisinde oyunları yöneten gizemli figürün maskesinde hangi şekil yer almaktadır?</a:t>
+              <a:t>BTS'in 'Mic Drop' şarkısında hangi ünlü DJ ile iş birliği yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üçgen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Marshmello</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kare</a:t>
+              <a:t>David Guetta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daire</a:t>
+              <a:t>Calvin Harris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldız</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Steve Aoki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir zombi salgınını konu alan ve Netflix'in en popüler yapımlarından biri olan 'All of Us Are Dead' dizisi nerede geçmektedir?</a:t>
+              <a:t>BTS'in danslarıyla ünlü, 'J-Hope' sahne adını kullanan üyenin gerçek adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir askeri üs</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jung Hoseok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir hastane</a:t>
+              <a:t>Min Yoongi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir alışveriş merkezi</a:t>
+              <a:t>Kim Taehyung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir lise</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Park Jimin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>K-Drama tarihinin efsanevi yapımlarından 'Crash Landing on You' dizisinin başrol oyuncusu Hyun Bin, dizide hangi ülkenin askerini canlandırmaktadır?</a:t>
+              <a:t>BTS'in 2020 yılında Billboard Hot 100 listesinde 1 numaraya yükselen ilk şarkısı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>Fake Love</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dynamite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kuzey Kore</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Boy With Luv</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Kore</a:t>
+              <a:t>Butter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Popüler dizi 'It's Okay to Not Be Okay'de başrol kadın karakterin mesleği nedir?</a:t>
+              <a:t>BLACKPINK grubu hangi yıl ve hangi şirket bünyesinde çıkış yapmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çocuk kitabı yazarı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2015, SM Entertainment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avukat</a:t>
+              <a:t>2016, JYP Entertainment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikiyatrist</a:t>
+              <a:t>2017, HYBE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Müzisyen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2016, YG Entertainment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Goblin' (Guardian: The Lonely and Great God) dizisinde ölümsüz olan ana karakter, bu lanetten kurtulmak için neye ihtiyaç duymaktadır?</a:t>
+              <a:t>Grubun 'ana dansçı' ve 'lider rapçi' pozisyonunda bulunan üyesi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kraliyet mührüne</a:t>
+              <a:t>Jisoo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Antik bir haritaya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lisa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Goblin gelinine</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rosé</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sihirli bir kılıca</a:t>
+              <a:t>Jennie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in dünya çapında büyük başarı yakalayan 'Dynamite' şarkısı hangi dilde yayımlanmıştır?</a:t>
+              <a:t>BTS üyeleri askerlik görevlerini hangi kurumda yapmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,117 +16971,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İngilizce</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hava Kuvvetleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Japonca</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kara Kuvvetleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korece</a:t>
+              <a:t>Deniz Kuvvetleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanyolca</a:t>
+              <a:t>Polis Teşkilatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>K-pop grubu üyelerinin de yer aldığı 'Hwarang' dizisi, Kore'nin hangi tarihi dönemini konu almaktadır?</a:t>
+              <a:t>BLACKPINK'in resmi hayran kitlesinin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,117 +17714,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Goryeo Dönemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Blinks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Silla Krallığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Army</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joseon Hanedanlığı</a:t>
+              <a:t>Reveluv</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Kore</a:t>
+              <a:t>Once</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Descendants of the Sun' dizisindeki ana karakterlerden Yoo Si-jin'in mesleği nedir?</a:t>
+              <a:t>Grubun 'DDU-DU DDU-DU' şarkısının klibi YouTube'da hangi rekoru kırmasıyla ünlüdür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İş adamı</a:t>
+              <a:t>En uzun süren K-Pop klibi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Özel kuvvetler yüzbaşısı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>En çok ödül alan şarkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doktor</a:t>
+              <a:t>En çok dislike alan video</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Savcı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>En kısa sürede 1 milyar izlenmeye ulaşan K-Pop müzik videosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zengin bir ailenin mirasçısı ile yoksul bir kızın aşkını konu alan klasik K-Drama 'Boys Over Flowers'ın başrol grubunun adı nedir?</a:t>
+              <a:t>BLACKPINK üyelerinden Rosé aslen hangi ülkede doğmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Flower Boys</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Kings</a:t>
+              <a:t>Tayland</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>F4</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güney Kore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>K-Elite</a:t>
+              <a:t>Yeni Zelanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir avukatlık dizisi olan 'Vincenzo'nun ana karakteri, hangi ülkeden Kore'ye dönen bir mafya avukatıdır?</a:t>
+              <a:t>Grubun 'Pink Venom' şarkısı hangi albümde yer almaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Kill This Love</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>The Album</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Amerika</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Born Pink</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İtalya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Square Up</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korku ve gerilim türündeki 'Kingdom' dizisi, hangi tarihi dönemde geçen bir zombi salgınını anlatır?</a:t>
+              <a:t>Grubun görseli (visual) olarak bilinen ve oyunculuk kariyeriyle de tanınan üyesi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joseon</a:t>
+              <a:t>Jisoo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakın tarih</a:t>
+              <a:t>Jennie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelecek</a:t>
+              <a:t>Rosé</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern</a:t>
+              <a:t>Lisa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>K-Drama dünyasında 'OST' kısaltması ne anlama gelmektedir?</a:t>
+              <a:t>Jennie'nin 2018 yılında yayınladığı ilk solo şarkısının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Opening Scene Title</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Solo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Official Storyteller</a:t>
+              <a:t>Money</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Only Star Talent</a:t>
+              <a:t>Flower</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Original Soundtrack</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Start-Up' dizisi hangi sektörde çalışan genç girişimcilerin hikayesini konu alır?</a:t>
+              <a:t>BLACKPINK, Coachella müzik festivalinde sahne alan ilk kadın K-Pop grubu unvanını hangi yıl kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moda dünyası</a:t>
+              <a:t>2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknoloji dünyası</a:t>
+              <a:t>2019</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzik sektörü</a:t>
+              <a:t>2021</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek sektörü</a:t>
+              <a:t>2018</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore mutfağının en meşhur fermente sebze yemeği olan ve yanında hemen hemen her öğünde sunulan yiyecek hangisidir?</a:t>
+              <a:t>Hangisi BLACKPINK'in yayınladığı şarkılardan biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bibimbap</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fancy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bulgogi</a:t>
+              <a:t>Ice Cream</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gimbap</a:t>
+              <a:t>How You Like That</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kimchi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Shut Down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore'nin geleneksel kıyafeti olan 'Hanbok'un üst kısmına giyilen ceket benzeri parçaya ne ad verilir?</a:t>
+              <a:t>Lisa hangi ülkede dünyaya gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jeogori</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otgoreum</a:t>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baji</a:t>
+              <a:t>Güney Kore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Chima</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tayland</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore düğünlerinde veya özel günlerde sunulan, genellikle tatlı pirinçten yapılan geleneksel Kore tatlılarına ne ad verilir?</a:t>
+              <a:t>Grubun 'Kill This Love' şarkısı hangi yıl piyasaya sürülmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mandu</a:t>
+              <a:t>2017</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tteok</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2021</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japchae</a:t>
+              <a:t>2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Samgyeopsal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2019</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grubun en yaşlı üyesi kimdir?</a:t>
+              <a:t>BTS'in tekrar tam kadro olarak bir araya gelmesi hangi yıl hedeflenmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jimin</a:t>
+              <a:t>2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>V</a:t>
+              <a:t>2027</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,117 +25380,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jungkook</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2024</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore kültüründe 'Chuseok' bayramı neyi temsil eder?</a:t>
+              <a:t>Dünya çapında büyük ses getiren 'Squid Game' dizisinde oyunları yöneten gizemli figürün maskesinde hangi şekil yer almaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çocuklar günü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Üçgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni yılın başlangıcı</a:t>
+              <a:t>Kare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hasat bayramı (Şükran günü)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kış gündönümü</a:t>
+              <a:t>Yıldız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in ana rapçisi ve grubun lideri kimdir?</a:t>
+              <a:t>Askerlik süreci BTS'in hangi faaliyetlerini etkilemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>J-Hope</a:t>
+              <a:t>Hiçbirini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RM</a:t>
+              <a:t>Grup konserlerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suga</a:t>
+              <a:t>Reklam çekimlerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jin</a:t>
+              <a:t>Solo çalışmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in bağlı olduğu şirket hangisidir?</a:t>
+              <a:t>Jin, askerlik dönüşünde hayranlarına ne sözü vermiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>HYBE (eski adıyla Big Hit)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Solo albüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YG Entertainment</a:t>
+              <a:t>Dünya turnesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>SM Entertainment</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Özel yayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>JYP Entertainment</a:t>
+              <a:t>Film</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS üyelerinden hangisi 'Agust D' ismiyle solo çalışmalar yapmaktadır?</a:t>
+              <a:t>Askerlik süreci nedeniyle grup ara verirken üyeler neye odaklanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Suga</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oyunculuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>V</a:t>
+              <a:t>Yapımcılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jungkook</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Solo projeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jimin</a:t>
+              <a:t>Emeklilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BTS'in 'Love Yourself' albüm serisinin ana teması nedir?</a:t>
+              <a:t>Güney Kore yasalarına göre askerlik süresi ortalama kaç aydır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş ve barış</a:t>
+              <a:t>30 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,117 +28977,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğa sevgisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>18 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kendini sevmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknoloji</a:t>
+              <a:t>24 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grubun 'Golden Maknae' lakabıyla bilinen üyesi kimdir?</a:t>
+              <a:t>BTS üyeleri askerlik süresince resmi olarak hangi statüdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jungkook</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sivil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jin</a:t>
+              <a:t>Eğitmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RM</a:t>
+              <a:t>Yedek subay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Suga</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aktif görevli asker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>