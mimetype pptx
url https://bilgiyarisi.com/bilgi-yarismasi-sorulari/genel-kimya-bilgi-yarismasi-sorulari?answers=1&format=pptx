--- v0 (2026-08-26)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tablonun 1. grubunda yer alan ve 'alkali metaller' olarak bilinen elementler grubunda aşağıdakilerden hangisi bulunmaz?</a:t>
+              <a:t>PET plastikler yaygın olarak hangi ürünlerde kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potasyum</a:t>
+              <a:t>Boya kutusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sodyum</a:t>
+              <a:t>Araba lastiği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,117 +861,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lityum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Su şişesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kalsiyum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pencere çerçevesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın elementinin periyodik tablodaki kimyasal sembolü aşağıdakilerden hangisidir?</a:t>
+              <a:t>Plastik poşetlerin yasaklanmasının temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ar</a:t>
+              <a:t>Kağıt kullanımını düşürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Al</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Plastik kirliliğini azaltmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ag</a:t>
+              <a:t>Poşet fiyatlarını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Au</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha az alışveriş yapılmasını sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava balonlarını şişirmek için kullanılan, yanıcı olmayan ve oldukça hafif olan soygaz hangisidir?</a:t>
+              <a:t>Plastikler ısıtıldığında ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helyum</a:t>
+              <a:t>Şekil değiştirir (erir)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Argon</a:t>
+              <a:t>Daha sertleşir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ksenon</a:t>
+              <a:t>Metalik özellik kazanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neon</a:t>
+              <a:t>Tamamen yok olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tabloda atom numarası 6 olan element hangisidir?</a:t>
+              <a:t>Geri dönüşüm kutularında plastikler genellikle hangi renkte toplanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bor</a:t>
+              <a:t>Siyah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon</a:t>
+              <a:t>Mavi veya Sarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azot</a:t>
+              <a:t>Kırmızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Berilyum</a:t>
+              <a:t>Yeşil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radyoaktivite üzerine yaptığı çalışmalarla iki farklı bilim dalında (Fizik ve Kimya) Nobel Ödülü kazanan tek kişi kimdir?</a:t>
+              <a:t>Plastiklerin geri dönüştürülüp tekrar ürün haline getirilmesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dmitri Mendeleev</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Geri kazanım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ernest Rutherford</a:t>
+              <a:t>Sentez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Linus Pauling</a:t>
+              <a:t>Dönüşüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Marie Curie</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İmha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Penisilini keşfederek tıp ve biyokimya dünyasında devrim yaratan bilim insanı kimdir?</a:t>
+              <a:t>Periyodik tablonun 1. grubunda yer alan ve 'alkali metaller' olarak bilinen elementler grubunda aşağıdakilerden hangisi bulunmaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louis Pasteur</a:t>
+              <a:t>Potasyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Alexander Fleming</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sodyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antoine Lavoisier</a:t>
+              <a:t>Lityum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Robert Boyle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kalsiyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tablonun babası olarak kabul edilen ve elementleri atom ağırlıklarına göre sınıflandıran bilim insanı kimdir?</a:t>
+              <a:t>Periyodik tabloda atom numarası 1 olan ve evrendeki en hafif element kabul edilen hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Dalton</a:t>
+              <a:t>Lityum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Niels Bohr</a:t>
+              <a:t>Helyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Henry Moseley</a:t>
+              <a:t>Berilyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dmitri Mendeleev</a:t>
+              <a:t>Hidrojen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atomun merkezinde yoğun bir çekirdek olduğunu kanıtlayan 'Altın Levha' deneyini kim gerçekleştirmiştir?</a:t>
+              <a:t>Oda sıcaklığında sıvı halde bulunan tek metal element aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ernest Rutherford</a:t>
+              <a:t>Cıva</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Max Planck</a:t>
+              <a:t>Galyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Chadwick</a:t>
+              <a:t>Brom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>J.J. Thomson</a:t>
+              <a:t>Sezyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fullerenlerin (C60) keşfiyle 1996 yılında Nobel Kimya Ödülü'nü kazanan bilim insanları hangi yapıyı keşfetmişlerdir?</a:t>
+              <a:t>Periyodik tabloda 'soygazlar' hangi grup numarasında yer almaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grafen</a:t>
+              <a:t>7. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon nanotüpler</a:t>
+              <a:t>1. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elmas kristali</a:t>
+              <a:t>17. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buckyball (Buckminsterfullerene)</a:t>
+              <a:t>18. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haber-Bosch süreci olarak bilinen ve endüstriyel amonyak sentezini sağlayan yöntem neyi mümkün kılmıştır?</a:t>
+              <a:t>Solunum için hayati öneme sahip olan ve periyodik tabloda 'O' sembolü ile gösterilen element hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Petrol rafinasyonu</a:t>
+              <a:t>Kükürt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yapay gübre üretimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Azot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastik üretimi</a:t>
+              <a:t>Karbon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nükleer enerji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oksijen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA'nın çift sarmal yapısının keşfinde büyük rol oynayan ancak Nobel ödülü alırken dışarıda bırakılan kadın bilim insanı kimdir?</a:t>
+              <a:t>Elmas ve grafitin temelini oluşturan, yaşamın kimyası olarak adlandırılan element hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rosalind Franklin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lise Meitner</a:t>
+              <a:t>Silisyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barbara McClintock</a:t>
+              <a:t>Fosfor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dorothy Hodgkin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karbon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tabloda atom numarası 1 olan ve evrendeki en hafif element kabul edilen hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi geri dönüştürülebilir bir malzemedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lityum</a:t>
+              <a:t>Islak kağıt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Helyum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Plastik şişe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Berilyum</a:t>
+              <a:t>Kullanılmış peçete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hidrojen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seramik tabak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2013 yılında 'Kompleks kimyasal sistemler için çok ölçekli modeller' geliştirdikleri için Nobel Ödülü alan araştırmacıların temel katkısı nedir?</a:t>
+              <a:t>Periyodik tabloda 'Fe' sembolü ile gösterilen ve yapı malzemelerinde sıkça kullanılan element hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgisayarlı kimya simülasyonları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bakır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum bilgisayarlar</a:t>
+              <a:t>Nikel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>PCR tekniği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Demir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen düzenleme</a:t>
+              <a:t>Çinko</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern kimyanın babası olarak bilinen ve kütlenin korunumu yasasını tanımlayan bilim insanı kimdir?</a:t>
+              <a:t>Deniz suyunda bolca bulunan ve sofra tuzunun yapısında yer alan ametal element hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Humphry Davy</a:t>
+              <a:t>Brom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Amedeo Avogadro</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Klor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Antoine Lavoisier</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Flor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joseph Priestley</a:t>
+              <a:t>İyot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lityum-iyon pillerin geliştirilmesiyle 2019 Nobel Kimya Ödülü'nü kazanan bilim insanları neyi başarmıştır?</a:t>
+              <a:t>Periyodik tablonun en aktif ametal grubu olan 'Halojenler' kaçıncı grupta yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şarj edilebilir hafif piller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hidrojen yakıt hücreleri</a:t>
+              <a:t>2. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güneş panelleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>17. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süper iletkenler</a:t>
+              <a:t>18. Grup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CRISPR-Cas9 gen düzenleme teknolojisini geliştirerek 2020 Nobel Kimya Ödülü'nü paylaşan isimler kimlerdir?</a:t>
+              <a:t>Altın elementinin periyodik tablodaki kimyasal sembolü aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jennifer Doudna ve Emmanuelle Charpentier</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Goodenough ve Stanley Whittingham</a:t>
+              <a:t>Al</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frances Arnold ve George Smith</a:t>
+              <a:t>Ag</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Richard Heck ve Ei-ichi Negishi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Au</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moleküllerin 3 boyutlu yapısını belirlemek için kullanılan en yaygın yöntem hangisidir?</a:t>
+              <a:t>Hava balonlarını şişirmek için kullanılan, yanıcı olmayan ve oldukça hafif olan soygaz hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gaz kromatografisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Helyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnfrared spektroskopisi</a:t>
+              <a:t>Argon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle spektrometrisi</a:t>
+              <a:t>Ksenon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>X-ışını kristalografisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Neon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aspirin, kimyasal olarak hangi asit türevidir ve ağrı kesici özelliği ile bilinir?</a:t>
+              <a:t>Periyodik tabloda atom numarası 6 olan element hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sülfürik asit</a:t>
+              <a:t>Bor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,117 +13374,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sitrik asit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karbon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asetilsalisilik asit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Azot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fosforik asit</a:t>
+              <a:t>Berilyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastiklerin geri dönüşümünü belirten sembollerde 'PET' kısaltması hangi polimeri ifade eder?</a:t>
+              <a:t>Radyoaktivite üzerine yaptığı çalışmalarla iki farklı bilim dalında (Fizik ve Kimya) Nobel Ödülü kazanan tek kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polivinil klorür</a:t>
+              <a:t>Dmitri Mendeleev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Polietilen tereftalat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ernest Rutherford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polipropilen</a:t>
+              <a:t>Linus Pauling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Polistiren</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Marie Curie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boya sanayisinde, boyanın yüzeye yapışmasını sağlayan ve kuruduğunda film tabakası oluşturan bileşene ne ad verilir?</a:t>
+              <a:t>Penisilini keşfederek tıp ve biyokimya dünyasında devrim yaratan bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pigment</a:t>
+              <a:t>Louis Pasteur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Katkı maddesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Alexander Fleming</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bağlayıcı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Antoine Lavoisier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözücü</a:t>
+              <a:t>Robert Boyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlaçların vücutta daha hızlı çözünmesini sağlamak için genellikle hangi tür tuz formları tercih edilir?</a:t>
+              <a:t>Periyodik tablonun babası olarak kabul edilen ve elementleri atom ağırlıklarına göre sınıflandıran bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hidroklorür tuzları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>John Dalton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sülfat tuzları</a:t>
+              <a:t>Niels Bohr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbonat tuzları</a:t>
+              <a:t>Henry Moseley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İyodür tuzları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dmitri Mendeleev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi plastik türü genellikle tek kullanımlık su şişelerinde ve meşrubat ambalajlarında kullanılır?</a:t>
+              <a:t>Atomun merkezinde yoğun bir çekirdek olduğunu kanıtlayan 'Altın Levha' deneyini kim gerçekleştirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polietilen tereftalat (PET)</a:t>
+              <a:t>Ernest Rutherford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polikarbonat (PC)</a:t>
+              <a:t>Max Planck</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polivinil klorür (PVC)</a:t>
+              <a:t>James Chadwick</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polistiren (PS)</a:t>
+              <a:t>J.J. Thomson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oda sıcaklığında sıvı halde bulunan tek metal element aşağıdakilerden hangisidir?</a:t>
+              <a:t>Plastiklerin geri dönüştürülmesi neye katkı sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cıva</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toprak veriminin düşmesine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galyum</a:t>
+              <a:t>Hava kirliliğinin artmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brom</a:t>
+              <a:t>Daha fazla plastik üretimine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sezyum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Petrol tasarrufu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boyalara renk veren, çözünmeyen toz halindeki maddelere ne ad verilir?</a:t>
+              <a:t>Fullerenlerin (C60) keşfiyle 1996 yılında Nobel Kimya Ödülü'nü kazanan bilim insanları hangi yapıyı keşfetmişlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matlaştırıcı</a:t>
+              <a:t>Grafen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözücü</a:t>
+              <a:t>Karbon nanotüpler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,117 +17950,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pigment</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Elmas kristali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Plastikleştirici</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buckyball (Buckminsterfullerene)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Penisilin'in keşfi ile tıp dünyasında hangi dönem başlamıştır?</a:t>
+              <a:t>Haber-Bosch süreci olarak bilinen ve endüstriyel amonyak sentezini sağlayan yöntem neyi mümkün kılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genetik tedavi dönemi</a:t>
+              <a:t>Petrol rafinasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aşılanma dönemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yapay gübre üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radyoterapi dönemi</a:t>
+              <a:t>Plastik üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Antibiyotik dönemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nükleer enerji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PVC (Polivinil Klorür) boruların yapısında bulunan ve plastiklerin esnekliğini artıran kimyasal maddelere ne denir?</a:t>
+              <a:t>DNA'nın çift sarmal yapısının keşfinde büyük rol oynayan ancak Nobel ödülü alırken dışarıda bırakılan kadın bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Polimer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rosalind Franklin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antioksidan</a:t>
+              <a:t>Lise Meitner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Plastikleştirici</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Barbara McClintock</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katalizör</a:t>
+              <a:t>Dorothy Hodgkin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yağlı boyaların inceltilmesinde veya fırça temizliğinde kullanılan yaygın organik çözücü hangisidir?</a:t>
+              <a:t>2013 yılında 'Kompleks kimyasal sistemler için çok ölçekli modeller' geliştirdikleri için Nobel Ödülü alan araştırmacıların temel katkısı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gliserin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilgisayarlı kimya simülasyonları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aseton</a:t>
+              <a:t>Kuantum bilgisayarlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tiner</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>PCR tekniği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etanol</a:t>
+              <a:t>Gen düzenleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlaçların mide asidinden korunması için kapsüllerin dış yüzeyinde kullanılan kaplama teknolojisi neyi hedefler?</a:t>
+              <a:t>Modern kimyanın babası olarak bilinen ve kütlenin korunumu yasasını tanımlayan bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlacın tadını değiştirmeyi</a:t>
+              <a:t>Humphry Davy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlacın rengini korumayı</a:t>
+              <a:t>Amedeo Avogadro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlacın bağırsakta salınımını</a:t>
+              <a:t>Antoine Lavoisier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı kana karışmayı</a:t>
+              <a:t>Joseph Priestley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi plastik türü yüksek ısıya dayanıklı olduğu için mutfak gereçlerinde ve mikrodalga kaplarında tercih edilir?</a:t>
+              <a:t>Lityum-iyon pillerin geliştirilmesiyle 2019 Nobel Kimya Ödülü'nü kazanan bilim insanları neyi başarmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>PET</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şarj edilebilir hafif piller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polistiren (PS)</a:t>
+              <a:t>Hidrojen yakıt hücreleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Polipropilen (PP)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güneş panelleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PVC</a:t>
+              <a:t>Süper iletkenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antiseptik olarak kullanılan ve boya sanayisinde de koruyucu olarak yer alabilen iyot çözeltisinin yaygın adı nedir?</a:t>
+              <a:t>CRISPR-Cas9 gen düzenleme teknolojisini geliştirerek 2020 Nobel Kimya Ödülü'nü paylaşan isimler kimlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Alkol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jennifer Doudna ve Emmanuelle Charpentier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gümüş nitrat</a:t>
+              <a:t>John Goodenough ve Stanley Whittingham</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tentürdiyot</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Frances Arnold ve George Smith</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hidrojen peroksit</a:t>
+              <a:t>Richard Heck ve Ei-ichi Negishi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laboratuvarda üzerinde 'kuru kafa' sembolü bulunan bir kimyasal madde neyi ifade eder?</a:t>
+              <a:t>Moleküllerin 3 boyutlu yapısını belirlemek için kullanılan en yaygın yöntem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toksik (Zehirli) madde</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gaz kromatografisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yanıcı madde</a:t>
+              <a:t>İnfrared spektroskopisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşındırıcı madde</a:t>
+              <a:t>Kütle spektrometrisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Radyoaktif madde</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>X-ışını kristalografisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deri ile temasında ciddi yanıklara neden olan asit ve bazlar için kullanılan ortak terim nedir?</a:t>
+              <a:t>Aspirin, kimyasal olarak hangi asit türevidir ve ağrı kesici özelliği ile bilinir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oksitleyici</a:t>
+              <a:t>Sülfürik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Piroforik</a:t>
+              <a:t>Sitrik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korozif (Aşındırıcı)</a:t>
+              <a:t>Asetilsalisilik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnert</a:t>
+              <a:t>Fosforik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laboratuvarda sıvı kimyasallar döküldüğünde temizlik için aşağıdakilerden hangisi öncelikle yapılmalıdır?</a:t>
+              <a:t>Plastiklerin geri dönüşümünü belirten sembollerde 'PET' kısaltması hangi polimeri ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Havalandırma kapatılmalıdır</a:t>
+              <a:t>Polivinil klorür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygun döküntü kiti veya nötralize edici ajan kullanılmalıdır</a:t>
+              <a:t>Polietilen tereftalat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hemen el ile silinmelidir</a:t>
+              <a:t>Polipropilen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su ile yıkanmalıdır</a:t>
+              <a:t>Polistiren</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tabloda 'soygazlar' hangi grup numarasında yer almaktadır?</a:t>
+              <a:t>Geri dönüşüm sembolü olan üçgen içindeki sayı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7. Grup</a:t>
+              <a:t>Ağırlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1. Grup</a:t>
+              <a:t>Üretim tarihi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,117 +25380,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>17. Grup</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Plastik türü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>18. Grup</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kimyasalın güvenlik bilgilerine, fiziksel ve kimyasal özelliklerine en detaylı nereden ulaşılır?</a:t>
+              <a:t>Boya sanayisinde, boyanın yüzeye yapışmasını sağlayan ve kuruduğunda film tabakası oluşturan bileşene ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etiketin ön yüzünden</a:t>
+              <a:t>Pigment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal medyadan</a:t>
+              <a:t>Katkı maddesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,117 +26123,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üreticinin web sitesindeki reklamdan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bağlayıcı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güvenlik Bilgi Formu (MSDS/GBF)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çözücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Solunum için hayati öneme sahip olan ve periyodik tabloda 'O' sembolü ile gösterilen element hangisidir?</a:t>
+              <a:t>Plastikler hangi tür maddelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kükürt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sentetik polimerler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azot</a:t>
+              <a:t>Organik meyveler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon</a:t>
+              <a:t>Doğal mineraller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oksijen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metal alaşımlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elmas ve grafitin temelini oluşturan, yaşamın kimyası olarak adlandırılan element hangisidir?</a:t>
+              <a:t>Plastik atıkların okyanuslara karışması en çok neye zarar verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bor</a:t>
+              <a:t>Gemi motorlarına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Silisyum</a:t>
+              <a:t>Su basıncına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fosfor</a:t>
+              <a:t>Gelgit olaylarına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon</a:t>
+              <a:t>Deniz canlılarına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tabloda 'Fe' sembolü ile gösterilen ve yapı malzemelerinde sıkça kullanılan element hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi plastiğin özelliklerinden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakır</a:t>
+              <a:t>Elektriği çok iyi iletmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,117 +28234,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nikel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Esneklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Demir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğada hemen çözünmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çinko</a:t>
+              <a:t>Yüksek ısıya dayanıklılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz suyunda bolca bulunan ve sofra tuzunun yapısında yer alan ametal element hangisidir?</a:t>
+              <a:t>Plastiklerin geri kazanımı için ilk adım nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brom</a:t>
+              <a:t>Yakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Klor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toprağa gömmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Flor</a:t>
+              <a:t>Denize atmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İyot</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ayrıştırarak toplamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tablonun en aktif ametal grubu olan 'Halojenler' kaçıncı grupta yer alır?</a:t>
+              <a:t>Biyoplastikler neyden üretilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1. Grup</a:t>
+              <a:t>Ham petrol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2. Grup</a:t>
+              <a:t>Kömür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>17. Grup</a:t>
+              <a:t>Doğal bitkisel kaynaklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>18. Grup</a:t>
+              <a:t>Doğal gaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>