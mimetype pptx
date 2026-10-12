--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele yıllarında Doğu Anadolu'da bir Ermeni devleti kurulmasını engellemek amacıyla kurulan yararlı cemiyet hangisidir?</a:t>
+              <a:t>Mustafa Kemal Atatürk'ün Samsun'a çıktığı tarih nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trabzon Muhafaza-i Hukuk-u Milliye Cemiyeti</a:t>
+              <a:t>29 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>30 Ağustos 1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir Müdafaa-i Hukuk Cemiyeti</a:t>
+              <a:t>19 Mayıs 1919</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Müdafaa-i Hukuk Cemiyeti</a:t>
+              <a:t>23 Nisan 1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir'in işgalini protesto etmek amacıyla kurulan ve 'ilhakı reddeden' cemiyet hangisidir?</a:t>
+              <a:t>Milli Mücadele yıllarında Doğu Anadolu'da bir Ermeni devleti kurulmasını engellemek amacıyla kurulan yararlı cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavri Mira Cemiyeti</a:t>
+              <a:t>Trabzon Muhafaza-i Hukuk-u Milliye Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Redd-i İlhak Cemiyeti</a:t>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pontus Rum Cemiyeti</a:t>
+              <a:t>İzmir Müdafaa-i Hukuk Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakol Cemiyeti</a:t>
+              <a:t>Doğu Anadolu Müdafaa-i Hukuk Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda cephane taşırken şehit düşen simge isim aşağıdakilerden hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda azınlıklar tarafından kurulan ve 'Rumların bölgedeki emellerine hizmet eden' cemiyet aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şahin Bey</a:t>
+              <a:t>Taşnak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerife Bacı</a:t>
+              <a:t>Hınçak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yörük Ali Efe</a:t>
+              <a:t>Mavri Mira</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sütçü İmam</a:t>
+              <a:t>Alyans İsrail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele'de Güney Cephesi'nde Fransızlara karşı büyük bir direniş gösteren ve 'Şahin Bey' lakabıyla tanınan savunma hangi şehirdedir?</a:t>
+              <a:t>Sivas Kongresi'nde tüm yararlı cemiyetler hangi isim altında tek çatı altında toplanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adana</a:t>
+              <a:t>Müdafaa-i Hukuk-u Milliye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antep</a:t>
+              <a:t>Anadolu ve Rumeli Müdafaa-i Hukuk Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maraş</a:t>
+              <a:t>Milli Kongre Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Urfa</a:t>
+              <a:t>Karakol Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Paşa, Millî Mücadele'yi başlatmak üzere 19 Mayıs 1919'da hangi şehre ayak basmıştır?</a:t>
+              <a:t>İstanbul Hükümeti'nin desteklediği ve Milli Mücadele karşıtı yayınlar yapan cemiyet aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Sulh ve Selamet-i Osmaniye Fırkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Trakya Paşaeli Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samsun</a:t>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele döneminde Doğu Cephesi'nde hangi devlete karşı mücadele edilmiştir?</a:t>
+              <a:t>Batı Anadolu'da Yunan işgaline karşı 'ilk kurşunu' sıkan gazeteci kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ermenistan</a:t>
+              <a:t>Mehmet Akif Ersoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Hasan Tahsin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Kara Fatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanistan</a:t>
+              <a:t>Yunus Nadi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü Zaferi'nden sonra kabul edilen, Türk devletinin varlığını uluslararası alanda kabul eden ilk anayasa hangisidir?</a:t>
+              <a:t>Milli Mücadele döneminde basın-yayın yoluyla kamuoyu oluşturmayı amaçlayan cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sened-i İttifak</a:t>
+              <a:t>Gizli Karakol Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924 Anayasası</a:t>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanun-i Esasi</a:t>
+              <a:t>Milli Kongre Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teşkilat-ı Esasiye</a:t>
+              <a:t>Redd-i İlhak Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Güney Cephesi'nde Fransızlara karşı büyük başarı gösteren 'Sütçü İmam' hangi ilimizin savunmasında yer almıştır?</a:t>
+              <a:t>Çukurova bölgesini Fransız ve Ermeni işgaline karşı korumak amacıyla kurulan cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kahramanmaraş</a:t>
+              <a:t>Doğu Anadolu Müdafaa-i Hukuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adana</a:t>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gaziantep</a:t>
+              <a:t>Trakya Paşaeli Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şanlıurfa</a:t>
+              <a:t>Trabzon Muhafaza-i Hukuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın askerî safhasını bitiren ve diplomatik dönemi başlatan zafer hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda kadın kahramanlarımızdan biri olan ve Erzurum Kongresi sürecinde aktif rol alan isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:t>Halide Edip Adıvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eskişehir-Kütahya</a:t>
+              <a:t>Nene Hatun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Gördesli Makbule</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. İnönü</a:t>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal'e 'Başkomutanlık' yetkisinin verildiği, Türk ordusunun taarruz gücüne ulaştığı savaş hangisidir?</a:t>
+              <a:t>Milli Varlığa Düşman Cemiyetler arasında yer alan ve İngiliz mandasını savunan kuruluş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü</a:t>
+              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:t>Sulh ve Selamet-i Osmaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Hürriyet ve İtilaf Fırkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanakkale Savaşı</a:t>
+              <a:t>Kürt Teali Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Batı Cephesi'nde Yunanlılara karşı kazanılan ilk zafer hangisidir?</a:t>
+              <a:t>İzmir'in işgalini protesto etmek amacıyla kurulan ve 'ilhakı reddeden' cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü</a:t>
+              <a:t>Mavri Mira Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. İnönü</a:t>
+              <a:t>Redd-i İlhak Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya</a:t>
+              <a:t>Pontus Rum Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Karakol Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda azınlıklar tarafından kurulan ve 'Rumların bölgedeki emellerine hizmet eden' cemiyet aşağıdakilerden hangisidir?</a:t>
+              <a:t>30 Ağustos Zafer Bayramı neyi kutlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taşnak</a:t>
+              <a:t>TBMM'nin açılışını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hınçak</a:t>
+              <a:t>Cumhuriyet'in ilanını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavri Mira</a:t>
+              <a:t>Büyük Taarruz'un zaferini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alyans İsrail</a:t>
+              <a:t>Samsun'a çıkışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele döneminde toplanan Erzurum Kongresi'nin en önemli özelliği nedir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda cephane taşırken şehit düşen simge isim aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk kez millî sınırlardan bahsedilmesi</a:t>
+              <a:t>Şahin Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mebusan Meclisi'nin açılması</a:t>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyetin ilanı</a:t>
+              <a:t>Yörük Ali Efe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saltanatın kaldırılması</a:t>
+              <a:t>Sütçü İmam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevr Antlaşması'na karşı Türk halkının direnişini simgeleyen ve geçersiz sayılan belge hangisidir?</a:t>
+              <a:t>Milli Mücadele'de Güney Cephesi'nde Fransızlara karşı büyük bir direniş gösteren ve 'Şahin Bey' lakabıyla tanınan savunma hangi şehirdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mudanya Ateşkes Antlaşması</a:t>
+              <a:t>Adana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gümrü Antlaşması</a:t>
+              <a:t>Antep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevr Antlaşması</a:t>
+              <a:t>Maraş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lozan Barış Antlaşması</a:t>
+              <a:t>Urfa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstiklal Marşı'mızın şairi Mehmet Akif Ersoy, marşı hangi savaşın devam ettiği süreçte yazmıştır?</a:t>
+              <a:t>Mustafa Kemal Paşa, Millî Mücadele'yi başlatmak üzere 19 Mayıs 1919'da hangi şehre ayak basmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. İnönü</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya</a:t>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü</a:t>
+              <a:t>Samsun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın diplomatik alandaki en büyük zaferi kabul edilen antlaşma hangisidir?</a:t>
+              <a:t>Millî Mücadele döneminde Doğu Cephesi'nde hangi devlete karşı mücadele edilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moskova Antlaşması</a:t>
+              <a:t>Ermenistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mudanya Ateşkesi</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara Antlaşması</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lozan Barış Antlaşması</a:t>
+              <a:t>Yunanistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele döneminde 'Ordular, ilk hedefiniz Akdeniz'dir. İleri!' emri nerede verilmiştir?</a:t>
+              <a:t>I. İnönü Zaferi'nden sonra kabul edilen, Türk devletinin varlığını uluslararası alanda kabul eden ilk anayasa hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dumlupınar (Büyük Taarruz)</a:t>
+              <a:t>Sened-i İttifak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kocatepe</a:t>
+              <a:t>1924 Anayasası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya</a:t>
+              <a:t>Kanun-i Esasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnönü</a:t>
+              <a:t>Teşkilat-ı Esasiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Paşa'nın 'Geldikleri gibi giderler' sözünü söylediği yer neresidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda Güney Cephesi'nde Fransızlara karşı büyük başarı gösteren 'Sütçü İmam' hangi ilimizin savunmasında yer almıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Kahramanmaraş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samsun</a:t>
+              <a:t>Adana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Gaziantep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erzurum</a:t>
+              <a:t>Şanlıurfa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele'de 'Kara Fatma' lakabıyla bilinen kadın kahramanımız kimdir?</a:t>
+              <a:t>Kurtuluş Savaşı'nın askerî safhasını bitiren ve diplomatik dönemi başlatan zafer hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nene Hatun</a:t>
+              <a:t>Sakarya Meydan Muharebesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerife Bacı</a:t>
+              <a:t>Eskişehir-Kütahya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatma Seher Erden</a:t>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halide Edip Adıvar</a:t>
+              <a:t>II. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş sonrası imzalanan hangi antlaşma ile İstanbul, Boğazlar ve Doğu Trakya savaşılmadan kurtarılmıştır?</a:t>
+              <a:t>Mustafa Kemal'e 'Başkomutanlık' yetkisinin verildiği, Türk ordusunun taarruz gücüne ulaştığı savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mudanya Ateşkes Antlaşması</a:t>
+              <a:t>I. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara Antlaşması</a:t>
+              <a:t>Sakarya Meydan Muharebesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lozan Barış Antlaşması</a:t>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kars Antlaşması</a:t>
+              <a:t>Çanakkale Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nı başlatan Mustafa Kemal Atatürk, 19 Mayıs 1919'da hangi şehre çıkmıştır?</a:t>
+              <a:t>Kurtuluş Savaşı'nda Batı Cephesi'nde Yunanlılara karşı kazanılan ilk zafer hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>I. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samsun</a:t>
+              <a:t>II. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Sakarya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda düşmana karşı savaşılan cephelerden hangisi 'Doğu Cephesi'dir?</a:t>
+              <a:t>Millî Mücadele döneminde toplanan Erzurum Kongresi'nin en önemli özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızlar</a:t>
+              <a:t>İlk kez millî sınırlardan bahsedilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanlılar</a:t>
+              <a:t>Mebusan Meclisi'nin açılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalyanlar</a:t>
+              <a:t>Cumhuriyetin ilanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ermeniler</a:t>
+              <a:t>Saltanatın kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sivas Kongresi'nde tüm yararlı cemiyetler hangi isim altında tek çatı altında toplanmıştır?</a:t>
+              <a:t>Sevr Antlaşması'nı imzalayan devlet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müdafaa-i Hukuk-u Milliye</a:t>
+              <a:t>Osmanlı Devleti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anadolu ve Rumeli Müdafaa-i Hukuk Cemiyeti</a:t>
+              <a:t>Yunanistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Kongre Cemiyeti</a:t>
+              <a:t>TBMM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakol Cemiyeti</a:t>
+              <a:t>Rusya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Büyük Millet Meclisi (TBMM) hangi tarihte açılmıştır?</a:t>
+              <a:t>Sevr Antlaşması'na karşı Türk halkının direnişini simgeleyen ve geçersiz sayılan belge hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923</a:t>
+              <a:t>Mudanya Ateşkes Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23 Nisan 1920</a:t>
+              <a:t>Gümrü Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>19 Mayıs 1919</a:t>
+              <a:t>Sevr Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 Ağustos 1922</a:t>
+              <a:t>Lozan Barış Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın kadın kahramanlarından biri kimdir?</a:t>
+              <a:t>İstiklal Marşı'mızın şairi Mehmet Akif Ersoy, marşı hangi savaşın devam ettiği süreçte yazmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nene Hatun</a:t>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halide Edip Adıvar</a:t>
+              <a:t>II. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabiha Gökçen</a:t>
+              <a:t>Sakarya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerife Bacı</a:t>
+              <a:t>I. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda düşmana karşı savaşılan 'Güney Cephesi'nde hangi devletle mücadele edilmiştir?</a:t>
+              <a:t>Kurtuluş Savaşı'nın diplomatik alandaki en büyük zaferi kabul edilen antlaşma hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Moskova Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Mudanya Ateşkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>Ankara Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanistan</a:t>
+              <a:t>Lozan Barış Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın askeri safhasını bitiren büyük zafer hangi tarihte kazanılmıştır?</a:t>
+              <a:t>Millî Mücadele döneminde 'Ordular, ilk hedefiniz Akdeniz'dir. İleri!' emri nerede verilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 Ağustos 1922</a:t>
+              <a:t>Dumlupınar (Büyük Taarruz)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923</a:t>
+              <a:t>Kocatepe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15 Mayıs 1919</a:t>
+              <a:t>Sakarya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23 Nisan 1920</a:t>
+              <a:t>İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın merkezi olan ve Milli Mücadele'nin yönetildiği şehir hangisidir?</a:t>
+              <a:t>Mustafa Kemal Paşa'nın 'Geldikleri gibi giderler' sözünü söylediği yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erzurum</a:t>
+              <a:t>Samsun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samsun</a:t>
+              <a:t>Erzurum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Yunanlılara karşı kazanılan ilk büyük zafer hangisidir?</a:t>
+              <a:t>Millî Mücadele'de 'Kara Fatma' lakabıyla bilinen kadın kahramanımız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü</a:t>
+              <a:t>Nene Hatun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dumlupınar</a:t>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya</a:t>
+              <a:t>Fatma Seher Erden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Halide Edip Adıvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı sonrasında imzalanan ve Türkiye'nin bağımsızlığını dünyaya duyuran antlaşma hangisidir?</a:t>
+              <a:t>Savaş sonrası imzalanan hangi antlaşma ile İstanbul, Boğazlar ve Doğu Trakya savaşılmadan kurtarılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mudanya</a:t>
+              <a:t>Mudanya Ateşkes Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Ankara Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevr</a:t>
+              <a:t>Lozan Barış Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lozan</a:t>
+              <a:t>Kars Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal'in 'Ordular, ilk hedefiniz Akdeniz'dir' emrini verdiği savaş hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nı başlatan Mustafa Kemal Atatürk, 19 Mayıs 1919'da hangi şehre çıkmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. İnönü</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:t>Samsun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda 'Ya istiklal ya ölüm' sözünü kim söylemiştir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda düşmana karşı savaşılan cephelerden hangisi 'Doğu Cephesi'dir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazım Karabekir</a:t>
+              <a:t>Fransızlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Yunanlılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:t>İtalyanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fevzi Çakmak</a:t>
+              <a:t>Ermeniler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele döneminde halkın kurduğu direniş birliklerine ne ad verilir?</a:t>
+              <a:t>Türkiye Büyük Millet Meclisi (TBMM) hangi tarihte açılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuvayi Milliye</a:t>
+              <a:t>29 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müdafaa-i Hukuk</a:t>
+              <a:t>23 Nisan 1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli Ordu</a:t>
+              <a:t>19 Mayıs 1919</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtilaf Devletleri</a:t>
+              <a:t>30 Ağustos 1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Hükümeti'nin desteklediği ve Milli Mücadele karşıtı yayınlar yapan cemiyet aşağıdakilerden hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda en büyük destek hangi ülkeden alınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sulh ve Selamet-i Osmaniye Fırkası</a:t>
+              <a:t>Sovyet Rusya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trakya Paşaeli Cemiyeti</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Batı Cephesi komutanı kimdir?</a:t>
+              <a:t>Kurtuluş Savaşı'nın kadın kahramanlarından biri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Nene Hatun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Refet Bele</a:t>
+              <a:t>Halide Edip Adıvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali Fuat Cebesoy</a:t>
+              <a:t>Sabiha Gökçen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fevzi Çakmak</a:t>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batı Anadolu'da Yunan işgaline karşı 'ilk kurşunu' sıkan gazeteci kimdir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda hangi cephede Yunanlılarla savaşılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mehmet Akif Ersoy</a:t>
+              <a:t>Batı Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hasan Tahsin</a:t>
+              <a:t>Kuzey Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kara Fatma</a:t>
+              <a:t>Güney Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunus Nadi</a:t>
+              <a:t>Doğu Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele döneminde basın-yayın yoluyla kamuoyu oluşturmayı amaçlayan cemiyet hangisidir?</a:t>
+              <a:t>Nutuk adlı eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gizli Karakol Cemiyeti</a:t>
+              <a:t>Kazım Karabekir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>İsmet İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Kongre Cemiyeti</a:t>
+              <a:t>Mustafa Kemal Atatürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Redd-i İlhak Cemiyeti</a:t>
+              <a:t>Fevzi Çakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çukurova bölgesini Fransız ve Ermeni işgaline karşı korumak amacıyla kurulan cemiyet hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda TBMM'nin merkezidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Müdafaa-i Hukuk</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trakya Paşaeli Cemiyeti</a:t>
+              <a:t>Erzurum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trabzon Muhafaza-i Hukuk</a:t>
+              <a:t>Sivas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda kadın kahramanlarımızdan biri olan ve Erzurum Kongresi sürecinde aktif rol alan isim kimdir?</a:t>
+              <a:t>Lozan Antlaşması hangi tarihte imzalanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halide Edip Adıvar</a:t>
+              <a:t>1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nene Hatun</a:t>
+              <a:t>1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gördesli Makbule</a:t>
+              <a:t>1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerife Bacı</a:t>
+              <a:t>1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Varlığa Düşman Cemiyetler arasında yer alan ve İngiliz mandasını savunan kuruluş hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı hangi düşman kuvvetlerine karşı yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
+              <a:t>Tüm dünyaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sulh ve Selamet-i Osmaniye</a:t>
+              <a:t>İşgalci devletlere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hürriyet ve İtilaf Fırkası</a:t>
+              <a:t>İç isyancılara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kürt Teali Cemiyeti</a:t>
+              <a:t>Sadece Yunanlılara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>