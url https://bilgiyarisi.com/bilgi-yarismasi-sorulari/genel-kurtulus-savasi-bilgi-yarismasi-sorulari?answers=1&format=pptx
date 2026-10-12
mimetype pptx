--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele yıllarında Doğu Anadolu'da bir Ermeni devleti kurulmasını engellemek amacıyla kurulan yararlı cemiyet hangisidir?</a:t>
+              <a:t>Mustafa Kemal Atatürk'ün Samsun'a çıktığı tarih nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trabzon Muhafaza-i Hukuk-u Milliye Cemiyeti</a:t>
+              <a:t>29 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>30 Ağustos 1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,117 +861,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İzmir Müdafaa-i Hukuk Cemiyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>19 Mayıs 1919</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğu Anadolu Müdafaa-i Hukuk Cemiyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>23 Nisan 1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir'in işgalini protesto etmek amacıyla kurulan ve 'ilhakı reddeden' cemiyet hangisidir?</a:t>
+              <a:t>Milli Mücadele yıllarında Doğu Anadolu'da bir Ermeni devleti kurulmasını engellemek amacıyla kurulan yararlı cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavri Mira Cemiyeti</a:t>
+              <a:t>Trabzon Muhafaza-i Hukuk-u Milliye Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Redd-i İlhak Cemiyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pontus Rum Cemiyeti</a:t>
+              <a:t>İzmir Müdafaa-i Hukuk Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karakol Cemiyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğu Anadolu Müdafaa-i Hukuk Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda cephane taşırken şehit düşen simge isim aşağıdakilerden hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda azınlıklar tarafından kurulan ve 'Rumların bölgedeki emellerine hizmet eden' cemiyet aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şahin Bey</a:t>
+              <a:t>Taşnak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,117 +2229,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şerife Bacı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hınçak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yörük Ali Efe</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mavri Mira</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sütçü İmam</a:t>
+              <a:t>Alyans İsrail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele'de Güney Cephesi'nde Fransızlara karşı büyük bir direniş gösteren ve 'Şahin Bey' lakabıyla tanınan savunma hangi şehirdedir?</a:t>
+              <a:t>Sivas Kongresi'nde tüm yararlı cemiyetler hangi isim altında tek çatı altında toplanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adana</a:t>
+              <a:t>Müdafaa-i Hukuk-u Milliye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antep</a:t>
+              <a:t>Anadolu ve Rumeli Müdafaa-i Hukuk Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maraş</a:t>
+              <a:t>Milli Kongre Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Urfa</a:t>
+              <a:t>Karakol Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Paşa, Millî Mücadele'yi başlatmak üzere 19 Mayıs 1919'da hangi şehre ayak basmıştır?</a:t>
+              <a:t>İstanbul Hükümeti'nin desteklediği ve Milli Mücadele karşıtı yayınlar yapan cemiyet aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İstanbul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sulh ve Selamet-i Osmaniye Fırkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Trakya Paşaeli Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Samsun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele döneminde Doğu Cephesi'nde hangi devlete karşı mücadele edilmiştir?</a:t>
+              <a:t>Batı Anadolu'da Yunan işgaline karşı 'ilk kurşunu' sıkan gazeteci kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,117 +4340,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ermenistan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mehmet Akif Ersoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İtalya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hasan Tahsin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Kara Fatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanistan</a:t>
+              <a:t>Yunus Nadi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü Zaferi'nden sonra kabul edilen, Türk devletinin varlığını uluslararası alanda kabul eden ilk anayasa hangisidir?</a:t>
+              <a:t>Milli Mücadele döneminde basın-yayın yoluyla kamuoyu oluşturmayı amaçlayan cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sened-i İttifak</a:t>
+              <a:t>Gizli Karakol Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924 Anayasası</a:t>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kanun-i Esasi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milli Kongre Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Teşkilat-ı Esasiye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Redd-i İlhak Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Güney Cephesi'nde Fransızlara karşı büyük başarı gösteren 'Sütçü İmam' hangi ilimizin savunmasında yer almıştır?</a:t>
+              <a:t>Çukurova bölgesini Fransız ve Ermeni işgaline karşı korumak amacıyla kurulan cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,117 +5826,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kahramanmaraş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğu Anadolu Müdafaa-i Hukuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Adana</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kilikyalılar Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gaziantep</a:t>
+              <a:t>Trakya Paşaeli Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şanlıurfa</a:t>
+              <a:t>Trabzon Muhafaza-i Hukuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın askerî safhasını bitiren ve diplomatik dönemi başlatan zafer hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda kadın kahramanlarımızdan biri olan ve Erzurum Kongresi sürecinde aktif rol alan isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:t>Halide Edip Adıvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eskişehir-Kütahya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nene Hatun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük Taarruz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gördesli Makbule</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. İnönü</a:t>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal'e 'Başkomutanlık' yetkisinin verildiği, Türk ordusunun taarruz gücüne ulaştığı savaş hangisidir?</a:t>
+              <a:t>Milli Varlığa Düşman Cemiyetler arasında yer alan ve İngiliz mandasını savunan kuruluş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>I. İnönü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,111 +7436,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:t>Sulh ve Selamet-i Osmaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük Taarruz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hürriyet ve İtilaf Fırkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanakkale Savaşı</a:t>
+              <a:t>Kürt Teali Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Batı Cephesi'nde Yunanlılara karşı kazanılan ilk zafer hangisidir?</a:t>
+              <a:t>İzmir'in işgalini protesto etmek amacıyla kurulan ve 'ilhakı reddeden' cemiyet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,117 +8055,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>I. İnönü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mavri Mira Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>II. İnönü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Redd-i İlhak Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya</a:t>
+              <a:t>Pontus Rum Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Karakol Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda azınlıklar tarafından kurulan ve 'Rumların bölgedeki emellerine hizmet eden' cemiyet aşağıdakilerden hangisidir?</a:t>
+              <a:t>30 Ağustos Zafer Bayramı neyi kutlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taşnak</a:t>
+              <a:t>TBMM'nin açılışını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hınçak</a:t>
+              <a:t>Cumhuriyet'in ilanını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavri Mira</a:t>
+              <a:t>Büyük Taarruz'un zaferini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alyans İsrail</a:t>
+              <a:t>Samsun'a çıkışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele döneminde toplanan Erzurum Kongresi'nin en önemli özelliği nedir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda cephane taşırken şehit düşen simge isim aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlk kez millî sınırlardan bahsedilmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şahin Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mebusan Meclisi'nin açılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyetin ilanı</a:t>
+              <a:t>Yörük Ali Efe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saltanatın kaldırılması</a:t>
+              <a:t>Sütçü İmam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevr Antlaşması'na karşı Türk halkının direnişini simgeleyen ve geçersiz sayılan belge hangisidir?</a:t>
+              <a:t>Milli Mücadele'de Güney Cephesi'nde Fransızlara karşı büyük bir direniş gösteren ve 'Şahin Bey' lakabıyla tanınan savunma hangi şehirdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mudanya Ateşkes Antlaşması</a:t>
+              <a:t>Adana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gümrü Antlaşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Antep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sevr Antlaşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Maraş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lozan Barış Antlaşması</a:t>
+              <a:t>Urfa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstiklal Marşı'mızın şairi Mehmet Akif Ersoy, marşı hangi savaşın devam ettiği süreçte yazmıştır?</a:t>
+              <a:t>Mustafa Kemal Paşa, Millî Mücadele'yi başlatmak üzere 19 Mayıs 1919'da hangi şehre ayak basmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. İnönü</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,117 +11263,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sakarya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>I. İnönü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Samsun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın diplomatik alandaki en büyük zaferi kabul edilen antlaşma hangisidir?</a:t>
+              <a:t>Millî Mücadele döneminde Doğu Cephesi'nde hangi devlete karşı mücadele edilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Moskova Antlaşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ermenistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mudanya Ateşkesi</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara Antlaşması</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lozan Barış Antlaşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yunanistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele döneminde 'Ordular, ilk hedefiniz Akdeniz'dir. İleri!' emri nerede verilmiştir?</a:t>
+              <a:t>I. İnönü Zaferi'nden sonra kabul edilen, Türk devletinin varlığını uluslararası alanda kabul eden ilk anayasa hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dumlupınar (Büyük Taarruz)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sened-i İttifak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kocatepe</a:t>
+              <a:t>1924 Anayasası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya</a:t>
+              <a:t>Kanun-i Esasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnönü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teşkilat-ı Esasiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Paşa'nın 'Geldikleri gibi giderler' sözünü söylediği yer neresidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda Güney Cephesi'nde Fransızlara karşı büyük başarı gösteren 'Sütçü İmam' hangi ilimizin savunmasında yer almıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ankara</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kahramanmaraş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samsun</a:t>
+              <a:t>Adana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İstanbul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gaziantep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erzurum</a:t>
+              <a:t>Şanlıurfa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millî Mücadele'de 'Kara Fatma' lakabıyla bilinen kadın kahramanımız kimdir?</a:t>
+              <a:t>Kurtuluş Savaşı'nın askerî safhasını bitiren ve diplomatik dönemi başlatan zafer hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nene Hatun</a:t>
+              <a:t>Sakarya Meydan Muharebesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerife Bacı</a:t>
+              <a:t>Eskişehir-Kütahya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatma Seher Erden</a:t>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halide Edip Adıvar</a:t>
+              <a:t>II. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş sonrası imzalanan hangi antlaşma ile İstanbul, Boğazlar ve Doğu Trakya savaşılmadan kurtarılmıştır?</a:t>
+              <a:t>Mustafa Kemal'e 'Başkomutanlık' yetkisinin verildiği, Türk ordusunun taarruz gücüne ulaştığı savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mudanya Ateşkes Antlaşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>I. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara Antlaşması</a:t>
+              <a:t>Sakarya Meydan Muharebesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lozan Barış Antlaşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kars Antlaşması</a:t>
+              <a:t>Çanakkale Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nı başlatan Mustafa Kemal Atatürk, 19 Mayıs 1919'da hangi şehre çıkmıştır?</a:t>
+              <a:t>Kurtuluş Savaşı'nda Batı Cephesi'nde Yunanlılara karşı kazanılan ilk zafer hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,117 +15485,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ankara</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>I. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Samsun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>II. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Sakarya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda düşmana karşı savaşılan cephelerden hangisi 'Doğu Cephesi'dir?</a:t>
+              <a:t>Millî Mücadele döneminde toplanan Erzurum Kongresi'nin en önemli özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransızlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İlk kez millî sınırlardan bahsedilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanlılar</a:t>
+              <a:t>Mebusan Meclisi'nin açılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalyanlar</a:t>
+              <a:t>Cumhuriyetin ilanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ermeniler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Saltanatın kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sivas Kongresi'nde tüm yararlı cemiyetler hangi isim altında tek çatı altında toplanmıştır?</a:t>
+              <a:t>Sevr Antlaşması'nı imzalayan devlet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,117 +16971,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Müdafaa-i Hukuk-u Milliye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Osmanlı Devleti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Anadolu ve Rumeli Müdafaa-i Hukuk Cemiyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yunanistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Kongre Cemiyeti</a:t>
+              <a:t>TBMM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakol Cemiyeti</a:t>
+              <a:t>Rusya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Büyük Millet Meclisi (TBMM) hangi tarihte açılmıştır?</a:t>
+              <a:t>Sevr Antlaşması'na karşı Türk halkının direnişini simgeleyen ve geçersiz sayılan belge hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923</a:t>
+              <a:t>Mudanya Ateşkes Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,117 +17832,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>23 Nisan 1920</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gümrü Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>19 Mayıs 1919</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sevr Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 Ağustos 1922</a:t>
+              <a:t>Lozan Barış Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın kadın kahramanlarından biri kimdir?</a:t>
+              <a:t>İstiklal Marşı'mızın şairi Mehmet Akif Ersoy, marşı hangi savaşın devam ettiği süreçte yazmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nene Hatun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük Taarruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halide Edip Adıvar</a:t>
+              <a:t>II. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sabiha Gökçen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sakarya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerife Bacı</a:t>
+              <a:t>I. İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda düşmana karşı savaşılan 'Güney Cephesi'nde hangi devletle mücadele edilmiştir?</a:t>
+              <a:t>Kurtuluş Savaşı'nın diplomatik alandaki en büyük zaferi kabul edilen antlaşma hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Moskova Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Mudanya Ateşkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>Ankara Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yunanistan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lozan Barış Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın askeri safhasını bitiren büyük zafer hangi tarihte kazanılmıştır?</a:t>
+              <a:t>Millî Mücadele döneminde 'Ordular, ilk hedefiniz Akdeniz'dir. İleri!' emri nerede verilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 Ağustos 1922</a:t>
+              <a:t>Dumlupınar (Büyük Taarruz)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923</a:t>
+              <a:t>Kocatepe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15 Mayıs 1919</a:t>
+              <a:t>Sakarya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23 Nisan 1920</a:t>
+              <a:t>İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın merkezi olan ve Milli Mücadele'nin yönetildiği şehir hangisidir?</a:t>
+              <a:t>Mustafa Kemal Paşa'nın 'Geldikleri gibi giderler' sözünü söylediği yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erzurum</a:t>
+              <a:t>Samsun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samsun</a:t>
+              <a:t>Erzurum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Yunanlılara karşı kazanılan ilk büyük zafer hangisidir?</a:t>
+              <a:t>Millî Mücadele'de 'Kara Fatma' lakabıyla bilinen kadın kahramanımız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>I. İnönü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nene Hatun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dumlupınar</a:t>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sakarya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fatma Seher Erden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Halide Edip Adıvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı sonrasında imzalanan ve Türkiye'nin bağımsızlığını dünyaya duyuran antlaşma hangisidir?</a:t>
+              <a:t>Savaş sonrası imzalanan hangi antlaşma ile İstanbul, Boğazlar ve Doğu Trakya savaşılmadan kurtarılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mudanya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mudanya Ateşkes Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Ankara Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevr</a:t>
+              <a:t>Lozan Barış Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lozan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kars Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal'in 'Ordular, ilk hedefiniz Akdeniz'dir' emrini verdiği savaş hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nı başlatan Mustafa Kemal Atatürk, 19 Mayıs 1919'da hangi şehre çıkmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. İnönü</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,117 +23033,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Samsun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük Taarruz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda 'Ya istiklal ya ölüm' sözünü kim söylemiştir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda düşmana karşı savaşılan cephelerden hangisi 'Doğu Cephesi'dir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazım Karabekir</a:t>
+              <a:t>Fransızlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Yunanlılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,117 +23894,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İtalyanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fevzi Çakmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ermeniler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele döneminde halkın kurduğu direniş birliklerine ne ad verilir?</a:t>
+              <a:t>Türkiye Büyük Millet Meclisi (TBMM) hangi tarihte açılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,117 +24401,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kuvayi Milliye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>29 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Müdafaa-i Hukuk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>23 Nisan 1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli Ordu</a:t>
+              <a:t>19 Mayıs 1919</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtilaf Devletleri</a:t>
+              <a:t>30 Ağustos 1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Hükümeti'nin desteklediği ve Milli Mücadele karşıtı yayınlar yapan cemiyet aşağıdakilerden hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda en büyük destek hangi ülkeden alınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sulh ve Selamet-i Osmaniye Fırkası</a:t>
+              <a:t>Sovyet Rusya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trakya Paşaeli Cemiyeti</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda Batı Cephesi komutanı kimdir?</a:t>
+              <a:t>Kurtuluş Savaşı'nın kadın kahramanlarından biri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Nene Hatun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Refet Bele</a:t>
+              <a:t>Halide Edip Adıvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali Fuat Cebesoy</a:t>
+              <a:t>Sabiha Gökçen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fevzi Çakmak</a:t>
+              <a:t>Şerife Bacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batı Anadolu'da Yunan işgaline karşı 'ilk kurşunu' sıkan gazeteci kimdir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda hangi cephede Yunanlılarla savaşılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,117 +26630,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mehmet Akif Ersoy</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Batı Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hasan Tahsin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuzey Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kara Fatma</a:t>
+              <a:t>Güney Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunus Nadi</a:t>
+              <a:t>Doğu Cephesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Mücadele döneminde basın-yayın yoluyla kamuoyu oluşturmayı amaçlayan cemiyet hangisidir?</a:t>
+              <a:t>Nutuk adlı eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gizli Karakol Cemiyeti</a:t>
+              <a:t>Kazım Karabekir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>İsmet İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Kongre Cemiyeti</a:t>
+              <a:t>Mustafa Kemal Atatürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Redd-i İlhak Cemiyeti</a:t>
+              <a:t>Fevzi Çakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çukurova bölgesini Fransız ve Ermeni işgaline karşı korumak amacıyla kurulan cemiyet hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı'nda TBMM'nin merkezidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Müdafaa-i Hukuk</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilikyalılar Cemiyeti</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trakya Paşaeli Cemiyeti</a:t>
+              <a:t>Erzurum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trabzon Muhafaza-i Hukuk</a:t>
+              <a:t>Sivas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda kadın kahramanlarımızdan biri olan ve Erzurum Kongresi sürecinde aktif rol alan isim kimdir?</a:t>
+              <a:t>Lozan Antlaşması hangi tarihte imzalanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halide Edip Adıvar</a:t>
+              <a:t>1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nene Hatun</a:t>
+              <a:t>1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gördesli Makbule</a:t>
+              <a:t>1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerife Bacı</a:t>
+              <a:t>1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Varlığa Düşman Cemiyetler arasında yer alan ve İngiliz mandasını savunan kuruluş hangisidir?</a:t>
+              <a:t>Kurtuluş Savaşı hangi düşman kuvvetlerine karşı yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,117 +29602,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İngiliz Muhipleri Cemiyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tüm dünyaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sulh ve Selamet-i Osmaniye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İşgalci devletlere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hürriyet ve İtilaf Fırkası</a:t>
+              <a:t>İç isyancılara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kürt Teali Cemiyeti</a:t>
+              <a:t>Sadece Yunanlılara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>