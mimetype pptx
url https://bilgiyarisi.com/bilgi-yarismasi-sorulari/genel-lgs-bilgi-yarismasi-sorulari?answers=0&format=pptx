--- v0 (2026-08-25)
+++ v1 (2026-10-27)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınav sisteminde öğrencilerin yerleştirme puanı hesaplanırken en büyük ağırlığa sahip ders grubu hangisidir?</a:t>
+              <a:t>LGS'de öğrencilerin kendi okullarına yerleşme sürecinde kullanılan 'yerel yerleştirme' ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Türkçe</a:t>
+              <a:t>Yetenek sınavı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizce, Din Kültürü, İnkılap Tarihi</a:t>
+              <a:t>Özel okul kaydı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Matematik</a:t>
+              <a:t>Adrese dayalı yerleştirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matematik, Fen Bilimleri, Türkçe</a:t>
+              <a:t>Puanla alan okullar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında 'Sayısal Bölüm' toplam kaç dakikadır?</a:t>
+              <a:t>LGS'de merkezi yerleştirme hangi okullar için yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>90</a:t>
+              <a:t>Anadolu liseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80</a:t>
+              <a:t>Özel liseler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60</a:t>
+              <a:t>Meslek liseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Sınavla öğrenci alan okullar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında her 3 yanlış cevap kaç doğru cevabı götürür?</a:t>
+              <a:t>LGS sınavında öğrencilere verilen ek süre hakkı kimlere tanınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Götürmez</a:t>
+              <a:t>Özel gereksinimli öğrencilere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Sınavı bitiremeyenlere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>0.5</a:t>
+              <a:t>Geç kalanlara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Tüm öğrencilere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS puan hesaplamasında en önemli kriter nedir?</a:t>
+              <a:t>LGS sınav sonuç belgesinde yer almayan bilgi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal etkinlikler</a:t>
+              <a:t>Sınavda yapılan yanlış sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devamsızlık</a:t>
+              <a:t>Yüzdelik dilim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okul notu</a:t>
+              <a:t>Okul başarı puanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merkezi sınav puanı</a:t>
+              <a:t>Sınav puanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de öğrencilerin okul başarı puanı kaç üzerinden hesaplanır?</a:t>
+              <a:t>LGS'de her bir dersin ağırlık katsayısı neye göre belirlenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80</a:t>
+              <a:t>Öğrenci tercihine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>500</a:t>
+              <a:t>Dersin müfredatına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50</a:t>
+              <a:t>Bakanlık kararına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Soru sayısına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında öğrencilerin dikkat etmesi gereken en önemli belge hangisidir?</a:t>
+              <a:t>LGS'de tercih yaparken kullanılan en önemli kriter nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğrenci belgesi</a:t>
+              <a:t>Okulun bahçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sağlık raporu</a:t>
+              <a:t>Servis imkanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diploma</a:t>
+              <a:t>Öğretmen kadrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimlik kartı</a:t>
+              <a:t>Yüzdelik dilim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavına girmek zorunlu mudur?</a:t>
+              <a:t>LGS sınavında yanlışların doğruyu götürme oranı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece fen lisesi için</a:t>
+              <a:t>1/5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>1/2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>1/3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece özel okul için</a:t>
+              <a:t>1/4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sistemi Türkiye'de ilk kez hangi eğitim-öğretim yılında uygulanmaya başlandı?</a:t>
+              <a:t>LGS sınav sistemi Türkiye'de ilk kez hangi yıl uygulanmaya başlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2016-2017</a:t>
+              <a:t>2022</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2019-2020</a:t>
+              <a:t>2018</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2017-2018</a:t>
+              <a:t>2016</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2018-2019</a:t>
+              <a:t>2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'den önce ortaöğretime geçişte kullanılan sistemin adı neydi?</a:t>
+              <a:t>LGS sınavına giren öğrenciler hangi eğitim kademesinden mezun olmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TEOG</a:t>
+              <a:t>Lise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SBS</a:t>
+              <a:t>Anaokulu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lise Giriş</a:t>
+              <a:t>İlkokul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OKS</a:t>
+              <a:t>Ortaokul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavının temel amacı nedir?</a:t>
+              <a:t>LGS sınavı öncesinde Türkiye'de uygulanan merkezi sınavın adı neydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okul sayısını azaltmak</a:t>
+              <a:t>TEOG</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nitelikli okullara yerleştirmek</a:t>
+              <a:t>SBS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üniversiteye hazırlamak</a:t>
+              <a:t>OKS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğrencileri elemek</a:t>
+              <a:t>LYS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'nin uygulanmasından sorumlu kurum hangisidir?</a:t>
+              <a:t>LGS sınavında öğrenciler hangi sınıftan sorumludur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB</a:t>
+              <a:t>6. Sınıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YÖK</a:t>
+              <a:t>8. Sınıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ÖSYM</a:t>
+              <a:t>7. Sınıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TÜBİTAK</a:t>
+              <a:t>9. Sınıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavlarında öğrencilerin başarısını etkileyen en kritik derslerden biri olan 'Matematik' dersinin katsayısı kaçtır?</a:t>
+              <a:t>LGS'de bir sorunun yanlış doğruyu götürmesi sistemine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Standart sapma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Puan kırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Eleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Net hesaplama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavı kaç oturumda gerçekleştirilir?</a:t>
+              <a:t>LGS puanıyla girilen, yüksek puanlı okullara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Meslek Lisesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Düz Lise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Açık Lise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Nitelikli Okul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de sınavla öğrenci alan okullara ne ad verilir?</a:t>
+              <a:t>LGS yerleştirme sonuçları açıklandığında öğrenciler nereye yerleşebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meslek Liseleri</a:t>
+              <a:t>Kurs merkezine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Proje Okulları</a:t>
+              <a:t>Liseye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmam Hatip Liseleri</a:t>
+              <a:t>İlkokula</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anadolu Liseleri</a:t>
+              <a:t>Üniversiteye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS merkezi sınavında öğrencilere kaç farklı kitapçık türü verilir?</a:t>
+              <a:t>LGS sınavında öğrencilerin tercih yapabileceği okul türlerinden biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Tıp Fakültesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Fen Lisesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Eğitim Fakültesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Yüksekokul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de yerel yerleştirme hangi kritere göre yapılır?</a:t>
+              <a:t>LGS sistemi Türkiye'nin eğitim politikasında nasıl bir amaç taşır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkamet adresi</a:t>
+              <a:t>Öğrenci başarısını ölçmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okul notu</a:t>
+              <a:t>Öğretmen atamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kura çekimi</a:t>
+              <a:t>Okulları kapatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav puanı</a:t>
+              <a:t>Ders saatlerini artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sistemi ile öğrencilerin yerleştiği okul türleri arasında hangisi yoktur?</a:t>
+              <a:t>LGS sınavı sadece hangi ülkede uygulanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fen Liseleri</a:t>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıköğretim Liseleri</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal Bilimler Liseleri</a:t>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anadolu Liseleri</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında yanlışların doğruyu götürme uygulaması başlangıçta nasıldı?</a:t>
+              <a:t>LGS sonrası yerleştirmelerde hangisi dikkate alınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygulanmadı</a:t>
+              <a:t>Ev adresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece matematikte</a:t>
+              <a:t>Okul numarası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygulandı</a:t>
+              <a:t>Boy uzunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Türkçede</a:t>
+              <a:t>Merkezi sınav puanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS kılavuzu her yıl ne zaman yayımlanır?</a:t>
+              <a:t>LGS sınav sisteminde öğrencilerin yerleştirme puanı hesaplanırken en büyük ağırlığa sahip ders grubu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınavdan hemen önce</a:t>
+              <a:t>Sadece Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yılbaşında</a:t>
+              <a:t>İngilizce, Din Kültürü, İnkılap Tarihi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınavdan aylar önce</a:t>
+              <a:t>Sadece Matematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim yılı başında</a:t>
+              <a:t>Matematik, Fen Bilimleri, Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınav sonuçları genellikle ne zaman açıklanır?</a:t>
+              <a:t>LGS sınavlarında öğrencilerin başarısını etkileyen en kritik derslerden biri olan 'Matematik' dersinin katsayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir hafta sonra</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir ay sonra</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav günü</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki ay sonra</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de tercih listesinde kaç okul tercih edilebilir?</a:t>
+              <a:t>LGS sınavında öğrenciler toplam kaç soruya yanıt verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>90</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>70</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de yerleştirme sonuçlarına itiraz süresi ne kadardır?</a:t>
+              <a:t>LGS kapsamında yapılan merkezi sınavda 'Sözel Bölüm' toplam kaç dakikadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 ay</a:t>
+              <a:t>80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10 gün</a:t>
+              <a:t>75</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 gün</a:t>
+              <a:t>90</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 gün</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında öğrenciler toplam kaç soruya yanıt verir?</a:t>
+              <a:t>LGS sınavında öğrencilerin başarı sıralamasını belirleyen en kritik veri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>90</a:t>
+              <a:t>Yüzdelik dilim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80</a:t>
+              <a:t>Sınav saati</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>70</a:t>
+              <a:t>Okul numarası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Soru kitapçığı türü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sistemi ile ilgili en güncel yönetmelik değişikliği hangi kurum tarafından yapılır?</a:t>
+              <a:t>LGS sınavında Fen Bilimleri dersinden kaç soru sorulmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhurbaşkanlığı</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Valilik</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB</a:t>
+              <a:t>25</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TBMM</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında öğrenciler kalem ve silgiyi nereden temin eder?</a:t>
+              <a:t>LGS'de Din Kültürü ve Ahlak Bilgisi dersinden kaç soru yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav salonunda verilir</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırtasiyeden alır</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okul yönetiminden alır</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evden getirir</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında sınav süresince tuvalet ihtiyacı için dışarı çıkılabilir mi?</a:t>
+              <a:t>LGS sınavında Yabancı Dil dersinden toplam kaç soru sorulur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav son 15 dakika kala</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğretmen izniyle</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavına girecek öğrencinin fotoğraflı giriş belgesi nerede yayımlanır?</a:t>
+              <a:t>LGS sınavında İnkılap Tarihi ve Atatürkçülük dersinden kaç soru sorulur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>E-Okul</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okul panosunda</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meb.gov.tr</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Posta yoluyla</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında sınav binasına saatle girilebilir mi?</a:t>
+              <a:t>LGS sınavında Türkçe dersinden kaç soru sorulur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece analog saat</a:t>
+              <a:t>25</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece dijital saat</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında sınav esnasında su içmek serbest midir?</a:t>
+              <a:t>LGS sınavında 'Sayısal Bölüm' toplam kaç dakikadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet, şeffaf şişede</a:t>
+              <a:t>90</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece molada</a:t>
+              <a:t>80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece öğretmen izniyle</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında cevap kağıdında imza hangi kalemle atılmalıdır?</a:t>
+              <a:t>LGS sınavında her 3 yanlış cevap kaç doğru cevabı götürür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi tükenmez kalem</a:t>
+              <a:t>Götürmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyah tükenmez kalem</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurşun kalem</a:t>
+              <a:t>0.5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurşun veya tükenmez</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de sınav puanı eşit olan öğrencilerin yerleştirmesinde ilk kriter nedir?</a:t>
+              <a:t>LGS puan hesaplamasında en önemli kriter nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum tarihi</a:t>
+              <a:t>Sosyal etkinlikler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaş küçüklüğü</a:t>
+              <a:t>Merkezi sınav puanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de tercih yapmayan öğrenciler ne olur?</a:t>
+              <a:t>LGS'de öğrencilerin okul başarı puanı kaç üzerinden hesaplanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otomatik yerleştirilir</a:t>
+              <a:t>80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıkta kalır</a:t>
+              <a:t>500</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim hakkı biter</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınavsız okula gider</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında sınav kitapçık türleri neden farklıdır?</a:t>
+              <a:t>LGS sınavında öğrencilerin dikkat etmesi gereken en önemli belge hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zorluk farkı için</a:t>
+              <a:t>Öğrenci belgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kopya çekilmemesi için</a:t>
+              <a:t>Sağlık raporu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soru sayısı farklılığı için</a:t>
+              <a:t>Diploma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kağıt tasarrufu için</a:t>
+              <a:t>Kimlik kartı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS kapsamında yapılan merkezi sınavda 'Sözel Bölüm' toplam kaç dakikadır?</a:t>
+              <a:t>LGS'de öğrencilerin sınav kitapçık türünü işaretlemesi neden zorunludur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80</a:t>
+              <a:t>Öğrenciyi tanımak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>75</a:t>
+              <a:t>Yedek kitapçık için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>90</a:t>
+              <a:t>Puanın doğru hesaplanması için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60</a:t>
+              <a:t>Sınav süresini belirlemek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınav sonuç belgesinde yüzdelik dilim neyi ifade eder?</a:t>
+              <a:t>LGS sınavına girmek zorunlu mudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav süresini</a:t>
+              <a:t>Sadece fen lisesi için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav notunu</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okul başarısını</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıralamadaki yerini</a:t>
+              <a:t>Sadece özel okul için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında Fen Bilimleri dersinden kaç soru sorulmaktadır?</a:t>
+              <a:t>LGS sınav sonuçlarının açıklandığı resmi internet adresi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>yok.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>meb.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25</a:t>
+              <a:t>osym.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>eba.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de Din Kültürü ve Ahlak Bilgisi dersinden kaç soru yer alır?</a:t>
+              <a:t>LGS tercih sürecinde öğrencilerin seçebileceği okul sayısı en fazla kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında Yabancı Dil dersinden toplam kaç soru sorulur?</a:t>
+              <a:t>LGS'de sayısal bölüm içerisinde yer alan dersler hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>Matematik ve Fen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Türkçe ve Matematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>İngilizce ve Din</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Türkçe ve İnkılap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında İnkılap Tarihi ve Atatürkçülük dersinden kaç soru sorulur?</a:t>
+              <a:t>LGS sınavında öğrencilerin cevap kağıtları ne ile taranır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>Yapay zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Optik okuyucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Tarayıcı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Kamera</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS sınavında Türkçe dersinden kaç soru sorulur?</a:t>
+              <a:t>LGS kapsamında uygulanan sınavın adı tam olarak nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>Lise Yerleştirme Sınavı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25</a:t>
+              <a:t>Lise Geçiş Sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Liselere Geçiş Sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Lise Giriş Sınavı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>