--- v0 (2026-08-03)
+++ v1 (2026-09-19)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tümevarım yönteminde akıl yürütme nasıl ilerler?</a:t>
+              <a:t>Günümüzde yapay zeka alanında öne çıkan temel teknoloji nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rastgele seçimle</a:t>
+              <a:t>Makine öğrenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genelden özele</a:t>
+              <a:t>Daktilo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eşit parçalara</a:t>
+              <a:t>Abaküs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özelden genele</a:t>
+              <a:t>Teleks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stratejik düşünme neyi ifade eder?</a:t>
+              <a:t>Yapay zeka gelişiminde 'halüsinasyon' terimi neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece şansa güvenmeyi</a:t>
+              <a:t>İnternetin kopması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun vadeli hedefler için plan yapmayı</a:t>
+              <a:t>Yanlış bilgi üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlık kararlar almayı</a:t>
+              <a:t>Bilgisayarın bozulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısa süreli ezber yapmayı</a:t>
+              <a:t>Ekranın kararması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Algı ve olgu arasındaki fark nedir?</a:t>
+              <a:t>Otonom araçlar hangi zeka türünü kullanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Algı öznel, olgu nesneldir</a:t>
+              <a:t>Yapay zeka ve sensörler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olgu sadece düşüncedir</a:t>
+              <a:t>Sadece direksiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Algı nesnel, olgu özneldir</a:t>
+              <a:t>Hiçbir sistem yok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de aynıdır</a:t>
+              <a:t>Sadece manuel sürüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eleştirel düşünmenin temel amacı nedir?</a:t>
+              <a:t>Veri madenciliği hangi amaçla yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ezberlemek</a:t>
+              <a:t>Toprak kazma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilgiyi tarafsızca analiz etmek</a:t>
+              <a:t>Örüntü ve bilgi çıkarma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Her şeye karşı çıkmak</a:t>
+              <a:t>Resim çizme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece başkalarını ikna etmek</a:t>
+              <a:t>Altın arama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kavram ve terim arasındaki fark nedir?</a:t>
+              <a:t>Yapay zekada 'algoritma' ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Terim kavramın dildeki karşılığıdır</a:t>
+              <a:t>Müzik çalma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Terim sadece bilimseldir</a:t>
+              <a:t>Sadece oyun oynama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir fark yoktur</a:t>
+              <a:t>Problem çözme kuralları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kavram dildeki sözcüktür</a:t>
+              <a:t>Sadece yazı yazma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sezgi nedir?</a:t>
+              <a:t>Dijital okuryazarlık neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Analitik hesaplama</a:t>
+              <a:t>Fişi çekme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı ve bilinçaltı farkındalık</a:t>
+              <a:t>Bilgisayarı satma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece eğitimle kazanılan bilgi</a:t>
+              <a:t>Sadece oyun oynama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rastgele tahmin</a:t>
+              <a:t>Teknolojiyi anlama ve kullanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel kapasite neyi ifade eder?</a:t>
+              <a:t>Yapay zeka regülasyonları neyi hedefler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal çevre</a:t>
+              <a:t>İnterneti yavaşlatmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal tepki</a:t>
+              <a:t>Güvenli ve yasal çerçeve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiziksel güç</a:t>
+              <a:t>Şirketleri kapatmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zihinsel işlem yapabilme gücü</a:t>
+              <a:t>Yazılımı silmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>IQ testini ilk kez geliştiren psikolog kimdir?</a:t>
+              <a:t>Tümevarım yönteminde akıl yürütme nasıl ilerler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Jung</a:t>
+              <a:t>Rastgele seçimle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ivan Pavlov</a:t>
+              <a:t>Genelden özele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alfred Binet</a:t>
+              <a:t>Eşit parçalara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sigmund Freud</a:t>
+              <a:t>Özelden genele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en yüksek IQ skoruna sahip olduğu kabul edilen kişi kimdir?</a:t>
+              <a:t>Düşünceyi sistematik inceleyen disiplin hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marilyn vos Savant</a:t>
+              <a:t>Biyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nikola Tesla</a:t>
+              <a:t>Sosyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Einstein</a:t>
+              <a:t>Psikoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stephen Hawking</a:t>
+              <a:t>Mantık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek IQ'lu kişilerin üye olduğu ünlü derneğin adı nedir?</a:t>
+              <a:t>Tümdengelim yönteminin temel özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oxford</a:t>
+              <a:t>Kişisel görüş sunmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mensa</a:t>
+              <a:t>Tahmin yürütmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NASA</a:t>
+              <a:t>Deney yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nobel</a:t>
+              <a:t>Genelden özele ulaşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satrançta bilgisayara yenilen ilk dünya şampiyonu kimdir?</a:t>
+              <a:t>Zeka ve bilgelik arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Magnus Carlsen</a:t>
+              <a:t>Zeka sadece okumaktır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Garry Kasparov</a:t>
+              <a:t>İkisi de aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anatoly Karpov</a:t>
+              <a:t>Bilgelik sadece genetiktir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bobby Fischer</a:t>
+              <a:t>Zeka kapasite, bilgelik deneyimdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düşünceyi sistematik inceleyen disiplin hangisidir?</a:t>
+              <a:t>ChatGPT gibi sistemlerin dayandığı temel model türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyoloji</a:t>
+              <a:t>Radyo dalgaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyoloji</a:t>
+              <a:t>Büyük Dil Modelleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikoloji</a:t>
+              <a:t>Basit hesap makinesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantık</a:t>
+              <a:t>Analog saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern mantığın babası sayılan filozof kimdir?</a:t>
+              <a:t>Mantıkta 'önerme' nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristoteles</a:t>
+              <a:t>Doğru veya yanlış yargı bildiren cümle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates</a:t>
+              <a:t>Ünlem cümlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konfüçyüs</a:t>
+              <a:t>Soru cümlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Platon</a:t>
+              <a:t>Duygu belirten söz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en zor bulmacası olarak bilinen problem hangisidir?</a:t>
+              <a:t>Yaratıcı düşünme ile analitik düşünme arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sudoku</a:t>
+              <a:t>Yaratıcılık özgünlük, analitik çözümleme odaklıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satranç matı</a:t>
+              <a:t>İkisi de aynı süreci izler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç Tanrı Problemi</a:t>
+              <a:t>Analitik düşünme hayal gücü gerektirmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rubik Küpü</a:t>
+              <a:t>Analitik yaratıcılığı kısıtlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alan Turing neden zeka tarihinde önemlidir?</a:t>
+              <a:t>Duygusal zeka (EQ) hangi yetenekle ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk bilgisayarı yaptı</a:t>
+              <a:t>Hafıza gücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>IQ testini buldu</a:t>
+              <a:t>Matematiksel hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikolojiyi kurdu</a:t>
+              <a:t>Duyguları anlama ve yönetme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zekanın temelini attı</a:t>
+              <a:t>Dil bilgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rubik küpünü en hızlı çözme dünya rekoru kaç saniyenin altındadır?</a:t>
+              <a:t>Gerçeklik ile doğruluk kavramları nasıl ayırt edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 dakika</a:t>
+              <a:t>Gerçeklik nesnel, doğruluk yargısaldır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10 saniye</a:t>
+              <a:t>Gerçeklik sadece zihindedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 saniye</a:t>
+              <a:t>Doğruluk sadece fizikseldir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 saniye</a:t>
+              <a:t>İkisi de tamamen aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeka testlerinde 'G Faktörü' neyi temsil eder?</a:t>
+              <a:t>Hipotez ve teori arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görsel zeka</a:t>
+              <a:t>Hipotez test edilebilir bir tahmindir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grup çalışması</a:t>
+              <a:t>İkisi de aynı anlama gelir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelişim hızı</a:t>
+              <a:t>Teori kanıtlanmamış olandır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel zeka</a:t>
+              <a:t>Hipotez değişmez bir yasadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi ünlü dahi, çocukken okuldan yavaş öğrendiği için atılmıştır?</a:t>
+              <a:t>Stratejik düşünme neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galileo</a:t>
+              <a:t>Sadece şansa güvenmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isaac Newton</a:t>
+              <a:t>Uzun vadeli hedefler için plan yapmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Einstein</a:t>
+              <a:t>Anlık kararlar almayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Da Vinci</a:t>
+              <a:t>Kısa süreli ezber yapmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satranç oyununda en çok dünya şampiyonluğu kazanan ülke hangisidir?</a:t>
+              <a:t>Algı ve olgu arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin</a:t>
+              <a:t>Algı öznel, olgu nesneldir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hindistan</a:t>
+              <a:t>Olgu sadece düşüncedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>Algı nesnel, olgu özneldir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD</a:t>
+              <a:t>İkisi de aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikolojide 'Akış' (Flow) kavramını ortaya atan kimdir?</a:t>
+              <a:t>Eleştirel düşünmenin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Howard Gardner</a:t>
+              <a:t>Ezberlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jean Piaget</a:t>
+              <a:t>Bilgiyi tarafsızca analiz etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mihaly Csikszentmihalyi</a:t>
+              <a:t>Her şeye karşı çıkmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daniel Kahneman</a:t>
+              <a:t>Sadece başkalarını ikna etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çoklu zeka kuramını kim geliştirmiştir?</a:t>
+              <a:t>Kavram ve terim arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Locke</a:t>
+              <a:t>Terim kavramın dildeki karşılığıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>B.F. Skinner</a:t>
+              <a:t>Terim sadece bilimseldir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William James</a:t>
+              <a:t>Hiçbir fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Howard Gardner</a:t>
+              <a:t>Kavram dildeki sözcüktür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en eski zeka oyunlarından biri hangisidir?</a:t>
+              <a:t>Sezgi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelime Oyunu</a:t>
+              <a:t>Analitik hesaplama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mayın Tarlası</a:t>
+              <a:t>Hızlı ve bilinçaltı farkındalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sudoku</a:t>
+              <a:t>Sadece eğitimle kazanılan bilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Go</a:t>
+              <a:t>Rastgele tahmin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tümdengelim yönteminin temel özelliği nedir?</a:t>
+              <a:t>Yapay zeka etik komitelerinin ana amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişisel görüş sunmak</a:t>
+              <a:t>Güvenli ve adil kullanım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tahmin yürütmek</a:t>
+              <a:t>Bilgisayarları yok etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deney yapmak</a:t>
+              <a:t>İnterneti kapatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genelden özele ulaşmak</a:t>
+              <a:t>Sadece yazılım hızlandırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi bilim dalı mantıkla doğrudan ilişkilidir?</a:t>
+              <a:t>Bilişsel kapasite neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matematik</a:t>
+              <a:t>Sosyal çevre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim</a:t>
+              <a:t>Duygusal tepki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafya</a:t>
+              <a:t>Fiziksel güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarih</a:t>
+              <a:t>Zihinsel işlem yapabilme gücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir odada 3 elektrik anahtarı var, dışarıda 3 ampul. Her anahtar bir ampulü yakıyor. İçeriye sadece bir kez girme hakkınız varsa hangisinin hangi anahtara bağlı olduğunu nasıl anlarsınız?</a:t>
+              <a:t>IQ testini ilk kez geliştiren psikolog kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ampullere dokunarak</a:t>
+              <a:t>Carl Jung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bakarak</a:t>
+              <a:t>Ivan Pavlov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcaklığa bakarak</a:t>
+              <a:t>Alfred Binet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seslerini dinleyerek</a:t>
+              <a:t>Sigmund Freud</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir baba ve oğlunun toplam yaşı 50'dir. 10 yıl sonra babanın yaşı oğlunun yaşının 2 katı olacağına göre, baba şu an kaç yaşındadır?</a:t>
+              <a:t>Dünyanın en yüksek IQ skoruna sahip olduğu kabul edilen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Marilyn vos Savant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Nikola Tesla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>45</a:t>
+              <a:t>Albert Einstein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>35</a:t>
+              <a:t>Stephen Hawking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yarışta ikinci sıradaki kişiyi geçerseniz kaçıncı olursunuz?</a:t>
+              <a:t>Yüksek IQ'lu kişilerin üye olduğu ünlü derneğin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonuncu</a:t>
+              <a:t>Oxford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üçüncü</a:t>
+              <a:t>Mensa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkinci</a:t>
+              <a:t>NASA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birinci</a:t>
+              <a:t>Nobel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi ay 28 gün çeker?</a:t>
+              <a:t>Satrançta bilgisayara yenilen ilk dünya şampiyonu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Şubat</a:t>
+              <a:t>Magnus Carlsen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Ocak</a:t>
+              <a:t>Garry Kasparov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm aylar</a:t>
+              <a:t>Anatoly Karpov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mart</a:t>
+              <a:t>Bobby Fischer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir adam 5. kattan düşüyor ama hiçbir yeri kırılmıyor. Bu nasıl mümkün olabilir?</a:t>
+              <a:t>Modern mantığın babası sayılan filozof kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüyaydı</a:t>
+              <a:t>Aristoteles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çimlere düştü</a:t>
+              <a:t>Sokrates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paraşütü vardı</a:t>
+              <a:t>Konfüçyüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zemin kattan düşmüştür</a:t>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir elektrikli tren kuzeye doğru gidiyor, rüzgar güneye esiyor. Trenin dumanı nereye gider?</a:t>
+              <a:t>Dünyanın en zor bulmacası olarak bilinen problem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrikli trenin dumanı olmaz</a:t>
+              <a:t>Sudoku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzeye</a:t>
+              <a:t>Satranç matı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneye</a:t>
+              <a:t>Üç Tanrı Problemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğuya</a:t>
+              <a:t>Rubik Küpü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi soruya asla 'evet' cevabı veremezsiniz?</a:t>
+              <a:t>Alan Turing neden zeka tarihinde önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyuyor musun?</a:t>
+              <a:t>İlk bilgisayarı yaptı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek yedin mi?</a:t>
+              <a:t>IQ testini buldu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beni duyuyor musun?</a:t>
+              <a:t>Psikolojiyi kurdu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyi misin?</a:t>
+              <a:t>Yapay zekanın temelini attı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir sepette 3 elma var. 3 kişiye birer elma verdiniz ama sepette hala bir elma kaldı. Bu nasıl olur?</a:t>
+              <a:t>Rubik küpünü en hızlı çözme dünya rekoru kaç saniyenin altındadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elmalardan biri çürük</a:t>
+              <a:t>1 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir elmayı ikiye böldünüz</a:t>
+              <a:t>10 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Son kişiye elmayı sepetle verdiniz</a:t>
+              <a:t>30 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sepet sihirli</a:t>
+              <a:t>5 saniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeşim olmayan birinin ağabeyi benim neyim olur?</a:t>
+              <a:t>Zeka testlerinde 'G Faktörü' neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amcam</a:t>
+              <a:t>Görsel zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendim</a:t>
+              <a:t>Grup çalışması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeşim</a:t>
+              <a:t>Gelişim hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir şeyim</a:t>
+              <a:t>Genel zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeka ve bilgelik arasındaki temel fark nedir?</a:t>
+              <a:t>Kuantum bilgisayarların geleneksel bilgisayarlardan farkı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeka sadece okumaktır</a:t>
+              <a:t>Sadece ekran boyutu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de aynıdır</a:t>
+              <a:t>Klavye tasarımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilgelik sadece genetiktir</a:t>
+              <a:t>Fişe takılma şekli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeka kapasite, bilgelik deneyimdir</a:t>
+              <a:t>İşlem hızı ve kapasitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayılar dizisinde devam eden sayı nedir: 2, 4, 8, 16, ...?</a:t>
+              <a:t>Hangi ünlü dahi, çocukken okuldan yavaş öğrendiği için atılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Galileo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Isaac Newton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>24</a:t>
+              <a:t>Albert Einstein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>32</a:t>
+              <a:t>Da Vinci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantıkta 'önerme' nedir?</a:t>
+              <a:t>Yapay zeka modellerinin eğitiminde kullanılan veriye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğru veya yanlış yargı bildiren cümle</a:t>
+              <a:t>Yemek tarifi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlem cümlesi</a:t>
+              <a:t>Veri seti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soru cümlesi</a:t>
+              <a:t>Oyun hamuru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygu belirten söz</a:t>
+              <a:t>Dosya dolabı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaratıcı düşünme ile analitik düşünme arasındaki fark nedir?</a:t>
+              <a:t>Deepfake teknolojisi ne ile ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaratıcılık özgünlük, analitik çözümleme odaklıdır</a:t>
+              <a:t>İnternet hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de aynı süreci izler</a:t>
+              <a:t>Yazı fontları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Analitik düşünme hayal gücü gerektirmez</a:t>
+              <a:t>Sadece fotoğraf baskısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Analitik yaratıcılığı kısıtlar</a:t>
+              <a:t>Yapay görsel ve ses üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal zeka (EQ) hangi yetenekle ilgilidir?</a:t>
+              <a:t>Yapay zeka eğitiminde 'gözetimli öğrenme' ne demektir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hafıza gücü</a:t>
+              <a:t>İnternetin yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matematiksel hız</a:t>
+              <a:t>Etiketli verilerle eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duyguları anlama ve yönetme</a:t>
+              <a:t>Bilgisayarın kendi kendine uyuması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dil bilgisi</a:t>
+              <a:t>Sadece öğretmen dersi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçeklik ile doğruluk kavramları nasıl ayırt edilir?</a:t>
+              <a:t>Nöral ağlar hangi yapıyı taklit eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçeklik nesnel, doğruluk yargısaldır</a:t>
+              <a:t>İnsan beyni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçeklik sadece zihindedir</a:t>
+              <a:t>Karınca yuvası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğruluk sadece fizikseldir</a:t>
+              <a:t>Okyanus dalgaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de tamamen aynıdır</a:t>
+              <a:t>Güneş sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipotez ve teori arasındaki fark nedir?</a:t>
+              <a:t>Yapay zekanın en sık kullanıldığı alanlardan biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipotez test edilebilir bir tahmindir</a:t>
+              <a:t>Taş boyama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de aynı anlama gelir</a:t>
+              <a:t>Dikiş nakış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teori kanıtlanmamış olandır</a:t>
+              <a:t>Bahçıvanlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipotez değişmez bir yasadır</a:t>
+              <a:t>Veri analizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>