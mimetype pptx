--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>WandaVision dizisinde Wanda Maximoff'un yarattığı alternatif gerçekliğin adı nedir?</a:t>
+              <a:t>The Batman (2022) filminde Bruce Wayne'i kim canlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darkhold</a:t>
+              <a:t>Christian Bale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokovia</a:t>
+              <a:t>Michael Keaton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nexus</a:t>
+              <a:t>Robert Pattinson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Westview</a:t>
+              <a:t>Ben Affleck</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shang-Chi ve On Halka Efsanesi filminde Shang-Chi'nin babasının yönettiği gizli örgütün adı nedir?</a:t>
+              <a:t>Filmdeki ana düşman Riddler'ın gerçek adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AIM</a:t>
+              <a:t>Victor Fries</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ten Rings</a:t>
+              <a:t>Oswald Cobblepot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hand</a:t>
+              <a:t>Edward Nashton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hydra</a:t>
+              <a:t>Harvey Dent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eternals filminde dünyayı yok edecek olan 'Emerge' (Doğuş) olayını başlatan Celestial hangisidir?</a:t>
+              <a:t>Riddler kurbanlarına ne bırakır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiamut</a:t>
+              <a:t>Çiçek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eson</a:t>
+              <a:t>Kartvizit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Knowhere</a:t>
+              <a:t>Bilmece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arishem</a:t>
+              <a:t>Para</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doctor Strange in the Multiverse of Madness filminde America Chavez'in süper gücü nedir?</a:t>
+              <a:t>Selina Kyle'ın takma adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telepati</a:t>
+              <a:t>Catwoman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çoklu evrenler arası geçit açma</a:t>
+              <a:t>Batgirl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görünmezlik</a:t>
+              <a:t>Poison Ivy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zihin kontrolü</a:t>
+              <a:t>Harley Quinn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thor: Love and Thunder filminde Gorr the God Butcher hangi silahı kullanmaktadır?</a:t>
+              <a:t>Penguin karakterini kim canlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mjolnir</a:t>
+              <a:t>Andy Serkis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Necrosword</a:t>
+              <a:t>Jeffrey Wright</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>All-Black</a:t>
+              <a:t>Paul Dano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stormbreaker</a:t>
+              <a:t>Colin Farrell</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ms. Marvel (Kamala Khan) dizisinde karakterin güçlerini ortaya çıkaran antik nesne nedir?</a:t>
+              <a:t>Batman bu filmde daha çok hangi yönüyle öne çıkar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolye</a:t>
+              <a:t>Dedektif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzük</a:t>
+              <a:t>Pilot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kozmik Küp</a:t>
+              <a:t>Savaşçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilezik</a:t>
+              <a:t>İş adamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Black Panther: Wakanda Forever filminde tanıtılan su altı krallığının lideri kimdir?</a:t>
+              <a:t>Polis şefi Gordon, hangi karakterle iş birliği yapar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>T'Challa</a:t>
+              <a:t>Batman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namora</a:t>
+              <a:t>Joker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namor</a:t>
+              <a:t>Penguin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Attuma</a:t>
+              <a:t>Riddler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ant-Man and the Wasp: Quantumania filminde tanıtılan ana kötü karakter kimdir?</a:t>
+              <a:t>Riddler, Gotham şehrini neyle tehdit eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yellowjacket</a:t>
+              <a:t>Gaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kang the Conqueror</a:t>
+              <a:t>Sel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ultron</a:t>
+              <a:t>Bomba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MODOK</a:t>
+              <a:t>Virüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moon Knight dizisinde Marc Spector hangi Mısır tanrısının avatarıdır?</a:t>
+              <a:t>Batman'in kullandığı araca ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anubis</a:t>
+              <a:t>Batmobile</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Horus</a:t>
+              <a:t>Batcycle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ammit</a:t>
+              <a:t>Batpod</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Khonshu</a:t>
+              <a:t>Batwing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Loki dizisinde zaman akışını korumakla görevli olan kurumun adı nedir?</a:t>
+              <a:t>Riddler'ın maskesi ne renktir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TVA</a:t>
+              <a:t>Yeşil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SWORD</a:t>
+              <a:t>Siyah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avengers</a:t>
+              <a:t>Kırmızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>S.H.I.E.L.D.</a:t>
+              <a:t>Mor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hawkeye dizisinde Kate Bishop'ın idol olarak gördüğü ve sonunda ortağı olan karakter kimdir?</a:t>
+              <a:t>Bruce Wayne'in ailesini kim öldürmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Echo</a:t>
+              <a:t>Riddler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natasha Romanoff</a:t>
+              <a:t>Joker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Clint Barton</a:t>
+              <a:t>Penguin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yelena Belova</a:t>
+              <a:t>Suikastçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Guardians of the Galaxy Vol. 3 filminde Rocket Raccoon'un yaratıcısı olan kötü karakter kimdir?</a:t>
+              <a:t>Alfred Pennyworth filmde ne görevi görür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>High Evolutionary</a:t>
+              <a:t>Uşak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thanos</a:t>
+              <a:t>Polis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nebula</a:t>
+              <a:t>Doktor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adam Warlock</a:t>
+              <a:t>Avukat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bruce Banner'ın Hulk'a dönüşmesine neden olan enerji türü nedir?</a:t>
+              <a:t>Batman, Riddler'ı nerede yakalamaya çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radyoaktif Işın</a:t>
+              <a:t>Hastane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gamma Işını</a:t>
+              <a:t>Belediye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>X-Işını</a:t>
+              <a:t>Okul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kozmik Işın</a:t>
+              <a:t>Arkham</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ın genel olarak kabul edilen ana rengi nedir?</a:t>
+              <a:t>Gotham şehrinde hava durumu genellikle nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gri</a:t>
+              <a:t>Karlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeşil</a:t>
+              <a:t>Güneşli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı</a:t>
+              <a:t>Yağmurlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi</a:t>
+              <a:t>Çöl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bruce Banner hangi alanda çalışan bir bilim insanıdır?</a:t>
+              <a:t>Catwoman'ın en iyi arkadaşı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyoloji</a:t>
+              <a:t>Anika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimya</a:t>
+              <a:t>Martha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nükleer Fizik</a:t>
+              <a:t>Diana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astronomi</a:t>
+              <a:t>Lois</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ın öfkesi ile gücü arasındaki ilişki nasıldır?</a:t>
+              <a:t>Joker'in meşhur repliği hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlişkisiz</a:t>
+              <a:t>Neden bu kadar ciddisin?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ters orantılı</a:t>
+              <a:t>Barış gelecek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabit</a:t>
+              <a:t>Ben Batman'im</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğru orantılı</a:t>
+              <a:t>Şehir benim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ın ilk çizgi romanında rengi orijinal olarak neydi?</a:t>
+              <a:t>Joker'in en büyük düşmanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyah</a:t>
+              <a:t>Alfred</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı</a:t>
+              <a:t>Batman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeşil</a:t>
+              <a:t>Superman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gri</a:t>
+              <a:t>Robin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bruce Banner'ın Hulk'ı kontrol etmek için kullandığı en büyük engel nedir?</a:t>
+              <a:t>Joker'in yüzünde ne vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öfke yönetimi</a:t>
+              <a:t>Maske</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlaçlar</a:t>
+              <a:t>Dövme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknoloji</a:t>
+              <a:t>Dikiş izi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meditasyon</a:t>
+              <a:t>Makyaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ı sakinleştirmek için kullanılan 'Lullaby' tekniğini kim uygular?</a:t>
+              <a:t>Gotham'ın beyaz şövalyesi olarak bilinen savcı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Black Widow</a:t>
+              <a:t>Bruce Wayne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thor</a:t>
+              <a:t>Jim Gordon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Captain America</a:t>
+              <a:t>Lucius Fox</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tony Stark</a:t>
+              <a:t>Harvey Dent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ın en güçlü olduğu durumu ifade eden isim nedir?</a:t>
+              <a:t>Joker, Gotham şehrine ne yaymak istemektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>World Breaker</a:t>
+              <a:t>Barış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Smart Hulk</a:t>
+              <a:t>Adalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joe Fixit</a:t>
+              <a:t>Kaos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Professor Hulk</a:t>
+              <a:t>Zenginlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bruce Banner'ın gamma bombası patlaması sırasında kurtardığı gencin adı nedir?</a:t>
+              <a:t>Heath Ledger, Joker rolüyle ne kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rick Jones</a:t>
+              <a:t>Oscar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bucky Barnes</a:t>
+              <a:t>Emmy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peter Parker</a:t>
+              <a:t>Altın Küre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sam Wilson</a:t>
+              <a:t>Grammy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ın zekasının Bruce Banner ile birleştiği formun adı nedir?</a:t>
+              <a:t>Joker'in en sevdiği oyuncağı veya aracı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Red Hulk</a:t>
+              <a:t>Bıçak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Professor Hulk</a:t>
+              <a:t>Zırh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savage Hulk</a:t>
+              <a:t>Kalkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grey Hulk</a:t>
+              <a:t>Kılıç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk, Avengers ekibinin kurucu üyelerinden biri midir?</a:t>
+              <a:t>Harvey Dent, Joker'in saldırısı sonucu neye dönüşmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece çizgi romanda</a:t>
+              <a:t>Penguin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>Two-Face</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece filmde</a:t>
+              <a:t>Bane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>Riddler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ın düşmanlarından hangisi gamma enerjisini emebilir?</a:t>
+              <a:t>The Dark Knight filminde Batman'in yardımcısı polis kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Absorbing Man</a:t>
+              <a:t>Harvey Dent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doc Samson</a:t>
+              <a:t>Lucius Fox</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Abomination</a:t>
+              <a:t>Alfred</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leader</a:t>
+              <a:t>Jim Gordon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk'ın 'Sakaar' gezegenine gönderildiği hikaye serisinin adı nedir?</a:t>
+              <a:t>Joker genellikle nerede saklanır veya plan yapar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hulk Unleashed</a:t>
+              <a:t>Gizli yerlerde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Planet Hulk</a:t>
+              <a:t>Müzede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gamma Rage</a:t>
+              <a:t>Belediyede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>World War Hulk</a:t>
+              <a:t>Polis merkezinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bruce Banner'ın Hulk'a dönüşmesini tetikleyen temel duygusal faktör nedir?</a:t>
+              <a:t>Filmde Joker'in Joker olduğu nasıl açıklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heyecan</a:t>
+              <a:t>Bir kaza sonucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üzüntü</a:t>
+              <a:t>Bir hastalık sonucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öfke</a:t>
+              <a:t>Belli bir geçmişi yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korku</a:t>
+              <a:t>Ailesi yüzünden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>