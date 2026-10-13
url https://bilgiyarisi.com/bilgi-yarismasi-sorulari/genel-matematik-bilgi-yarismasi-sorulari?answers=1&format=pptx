--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir zar atıldığında 6 gelme olasılığı kaçtır?</a:t>
+              <a:t>Öklid dışı geometrinin temelinde hangi aksiyomun değiştirilmesi yatar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1/6</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Açı aksiyomu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1/2</a:t>
+              <a:t>Nokta aksiyomu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1/3</a:t>
+              <a:t>Çember aksiyomu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1/4</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Paralellik aksiyomu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir veri setindeki en çok tekrar eden değere ne ad verilir?</a:t>
+              <a:t>Dünya gibi küresel bir yüzeyde üçgenin iç açıları toplamı nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mod</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>360 derece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medyan</a:t>
+              <a:t>Tam 180 derece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aritmetik Ortalama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>180 dereceden fazla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Standart Sapma</a:t>
+              <a:t>180 dereceden az</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki bağımsız olayın aynı anda gerçekleşme olasılığı nasıl hesaplanır?</a:t>
+              <a:t>Hiperbolik geometride bir üçgenin iç açıları toplamı nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölümleri alınarak</a:t>
+              <a:t>90 derece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,117 +5944,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Farkları alınarak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>180 dereceden az</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çarpımları alınarak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tam 180 derece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplamları alınarak</a:t>
+              <a:t>180 dereceden fazla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Standart normal dağılımda ortalama değeri kaçtır?</a:t>
+              <a:t>Küresel geometride iki farklı büyük çemberin kesişim sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,117 +6569,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>100</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>0</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sonsuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50</a:t>
+              <a:t>Hiç kesişmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir deste oyun kağıdından rastgele bir kart çekildiğinde 'kupa' gelme olasılığı nedir?</a:t>
+              <a:t>Öklid geometrisi hangi yüzey tipinde geçerlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1/13</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Düzlem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1/52</a:t>
+              <a:t>Hiperbolik düzlem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1/2</a:t>
+              <a:t>Küre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1/4</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eliptik yüzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri setini küçükten büyüğe sıraladığımızda tam ortada kalan sayıya ne denir?</a:t>
+              <a:t>Hiperbolik geometrinin diğer adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çeyrekler açıklığı</a:t>
+              <a:t>Kartezyen geometri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıklık</a:t>
+              <a:t>Analitik geometri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,117 +8291,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Varyans</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lobachevsky geometrisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Medyan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Riemann geometrisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir paranın havaya atılması deneyinde 'tura' gelme olasılığı nedir?</a:t>
+              <a:t>Küresel geometride birbirine paralel doğrular var mıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1/3</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1/4</a:t>
+              <a:t>Sadece bir tane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1/2</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece sonsuzda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Verilerin yayılımını gösteren ve değerlerin ortalamadan ne kadar uzaklaştığını belirten ölçü hangisidir?</a:t>
+              <a:t>Bir doğruya dışındaki bir noktadan kaç tane paralel çizilebilir (Hiperbolik)?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medyan</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mod</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sonsuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Standart Sapma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aritmetik Ortalama</a:t>
+              <a:t>Hiçbir tane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aynı anda gerçekleşmesi mümkün olmayan olaylara ne ad verilir?</a:t>
+              <a:t>Küresel geometri hangi matematikçinin çalışmalarıyla özdeşleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kesin Olaylar</a:t>
+              <a:t>Pisagor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağımsız Olaylar</a:t>
+              <a:t>Öklid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,117 +11263,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bağımlı Olaylar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bernhard Riemann</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ayrık Olaylar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Thales</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstatistiksel bir çalışmada incelenen grubun tamamına ne denir?</a:t>
+              <a:t>Öklid geometrisinde paralel doğrular birbirini keser mi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,117 +11770,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evren (Popülasyon)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dik kesişirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Değişken</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parametre</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Örneklem</a:t>
+              <a:t>Sadece uzaklarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir olayın gerçekleşme olasılığı hangi aralıkta yer alır?</a:t>
+              <a:t>Hiperbolik yüzeyler hangi şekle benzer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>0 ile 100 arası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eyer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>0 ile 1 arası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-1 ile 1 arası</a:t>
+              <a:t>Düz tepsi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 ile 10 arası</a:t>
+              <a:t>Koni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki değişken arasındaki doğrusal ilişkiyi ölçen katsayıya ne denir?</a:t>
+              <a:t>Öklid dışı geometrilerin ortaya çıkışı hangi yüzyılda hız kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varyans</a:t>
+              <a:t>20. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olasılık yoğunluğu</a:t>
+              <a:t>15. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,117 +13492,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Frekans</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>19. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Korelasyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>17. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pisagor Teoremi'ne göre, dik açılı bir üçgende hipotenüsün karesi neye eşittir?</a:t>
+              <a:t>Küresel geometride üçgenin alanı neye bağlıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dik kenarların karelerinin toplamına</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tabana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dik kenarların toplamına</a:t>
+              <a:t>Yüksekliğe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dik kenarların çarpımına</a:t>
+              <a:t>Kenar uzunluklarına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çevrenin yarısına</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Açı fazlalığına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir otelde sonsuz oda olduğu ve tüm odaların dolu olduğu varsayılan ünlü paradoks hangisidir?</a:t>
+              <a:t>Eşkenar bir üçgenin iç açıları toplamı küresel geometride nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Banach-Tarski Paradoksu</a:t>
+              <a:t>180 derece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Russell Paradoksu</a:t>
+              <a:t>270 derece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum Günü Paradoksu</a:t>
+              <a:t>60 derece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hilbert'in Oteli</a:t>
+              <a:t>180 dereceden büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fermat'nın Son Teoremi, n &gt; 2 için a^n + b^n = c^n denkleminin tam sayı çözümü olmadığını savunur. Bu teorem kaç yıl sonra kanıtlanmıştır?</a:t>
+              <a:t>Bir zar atıldığında 6 gelme olasılığı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>50 yıl</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1/6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>200 yıl</a:t>
+              <a:t>1/2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100 yıl</a:t>
+              <a:t>1/3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>350 yıldan fazla</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1/4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi paradoks, bir kürenin parçalara ayrılıp tekrar birleştirilerek aynı hacimde iki özdeş küre oluşturulabileceğini savunur?</a:t>
+              <a:t>Bir veri setindeki en çok tekrar eden değere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yalan Söyleyen Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mod</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeno Paradoksu</a:t>
+              <a:t>Medyan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Simpson Paradoksu</a:t>
+              <a:t>Aritmetik Ortalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Banach-Tarski Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Standart Sapma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir grupta en az iki kişinin aynı gün doğmuş olma olasılığının şaşırtıcı derecede yüksek olduğu paradoks hangisidir?</a:t>
+              <a:t>İki bağımsız olayın aynı anda gerçekleşme olasılığı nasıl hesaplanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yenicomb Paradoksu</a:t>
+              <a:t>Bölümleri alınarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kumarbazın Yanılgısı</a:t>
+              <a:t>Farkları alınarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,117 +17950,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Monty Hall Problemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çarpımları alınarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğum Günü Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toplamları alınarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç kapıdan birinin seçildiği ve bir kapının açılmasıyla olasılığın değiştiği ünlü olasılık problemi nedir?</a:t>
+              <a:t>Standart normal dağılımda ortalama değeri kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bertrand Paradoksu</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eleusis Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>0</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Monty Hall Problemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>D'Alembert Paradoksu</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşil'in bir kaplumbağayı asla geçemeyeceğini iddia eden ünlü hareket paradoksu kime aittir?</a:t>
+              <a:t>Bir deste oyun kağıdından rastgele bir kart çekildiğinde 'kupa' gelme olasılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeno</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1/13</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arşimet</a:t>
+              <a:t>1/52</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öklid</a:t>
+              <a:t>1/2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pisagor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1/4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matematikte 'tüm kümelerin kümesi' kavramının çelişki yarattığını belirten paradoks hangisidir?</a:t>
+              <a:t>Veri setini küçükten büyüğe sıraladığımızda tam ortada kalan sayıya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cantor Paradoksu</a:t>
+              <a:t>Çeyrekler açıklığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Berry Paradoksu</a:t>
+              <a:t>Açıklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Russell Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Varyans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Burali-Forti Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Medyan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öklid dışı geometrinin temelini atan ve paralel doğruların kesişebileceğini öne süren teorem veya sistem hangisidir?</a:t>
+              <a:t>Bir paranın havaya atılması deneyinde 'tura' gelme olasılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diferansiyel Geometri</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topoloji</a:t>
+              <a:t>1/3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fraktal Geometri</a:t>
+              <a:t>1/4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiperbolik Geometri</a:t>
+              <a:t>1/2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir veri setinde alt grupların her birinde gözlenen eğilimin, verilerin tamamı birleştirildiğinde tersine dönmesi hangi paradokstur?</a:t>
+              <a:t>Verilerin yayılımını gösteren ve değerlerin ortalamadan ne kadar uzaklaştığını belirten ölçü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Allais Paradoksu</a:t>
+              <a:t>Medyan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Simpson Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mod</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Braess Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Standart Sapma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>St. Petersburg Paradoksu</a:t>
+              <a:t>Aritmetik Ortalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağlarda yeni bir yol açmanın, trafik akışını iyileştirmek yerine bazen kötüleştirebileceğini savunan paradoks nedir?</a:t>
+              <a:t>Aynı anda gerçekleşmesi mümkün olmayan olaylara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun Teorisi</a:t>
+              <a:t>Kesin Olaylar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Braess Paradoksu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bağımsız Olaylar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuyruk Paradoksu</a:t>
+              <a:t>Bağımlı Olaylar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nash Dengesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ayrık Olaylar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gödel'in Eksiklik Teoremi neyi kanıtlamıştır?</a:t>
+              <a:t>İstatistiksel bir çalışmada incelenen grubun tamamına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asal sayıların sonlu olduğunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evren (Popülasyon)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pi sayısının rasyonel olduğunu</a:t>
+              <a:t>Değişken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Matematiksel sistemlerin kendi içinde kanıtlanamaz önermeler içerdiğini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parametre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm matematiksel soruların çözülebilir olduğunu</a:t>
+              <a:t>Örneklem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geometriye olan katkıları nedeniyle 'Geometrinin Babası' olarak kabul edilen antik çağ matematikçisi kimdir?</a:t>
+              <a:t>Bir olayın gerçekleşme olasılığı hangi aralıkta yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Öklid</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>0 ile 100 arası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arşimet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>0 ile 1 arası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tales</a:t>
+              <a:t>-1 ile 1 arası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pisagor</a:t>
+              <a:t>1 ile 10 arası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi adıyla anılan ünlü teoremi ile dik üçgenlerdeki kenar bağıntılarını bulan matematikçi kimdir?</a:t>
+              <a:t>İki değişken arasındaki doğrusal ilişkiyi ölçen katsayıya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pisagor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Varyans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arşimet</a:t>
+              <a:t>Olasılık yoğunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tales</a:t>
+              <a:t>Frekans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Öklid</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Korelasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern bilgisayar biliminin babası kabul edilen ve İkinci Dünya Savaşı'nda Enigma şifresini çözen matematikçi kimdir?</a:t>
+              <a:t>Pisagor Teoremi'ne göre, dik açılı bir üçgende hipotenüsün karesi neye eşittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Leonhard Euler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dik kenarların karelerinin toplamına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Friedrich Gauss</a:t>
+              <a:t>Dik kenarların toplamına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isaac Newton</a:t>
+              <a:t>Dik kenarların çarpımına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Alan Turing</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çevrenin yarısına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>