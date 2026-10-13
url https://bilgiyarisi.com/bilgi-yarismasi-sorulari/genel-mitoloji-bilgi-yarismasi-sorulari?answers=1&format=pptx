--- v0 (2026-08-26)
+++ v1 (2026-10-13)
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma mitolojisinde tanrıların kralı ve gökyüzü tanrısı kimdir?</a:t>
+              <a:t>Tanrıların kralı olarak bilinen tanrı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pluto</a:t>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,117 +5944,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mars</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zeus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jupiter</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Poseidon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neptunus</a:t>
+              <a:t>Hades</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma mitolojisinde aşk ve güzellik tanrıçası hangisidir?</a:t>
+              <a:t>Evlilik ve aile tanrıçası kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,117 +6569,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diana</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hera</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Venus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Artemis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minerva</a:t>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Juno</a:t>
+              <a:t>Afrodit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeraltı dünyasının hükümdarı ve ölülerin tanrısı kimdir?</a:t>
+              <a:t>Güneş, sanat ve müzik tanrısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mercury</a:t>
+              <a:t>Hephaistos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pluto</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ares</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vulcanus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bacchus</a:t>
+              <a:t>Hermes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma mitolojisinde savaş tanrısı olarak bilinen figür hangisidir?</a:t>
+              <a:t>Tanrıların habercisi olan tanrı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mars</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ares</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cupido</a:t>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saturnus</a:t>
+              <a:t>Hephaistos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Apollo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hermes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizlerin ve depremlerin tanrısı olan, elinde üç dişli mızrak taşıyan tanrı kimdir?</a:t>
+              <a:t>Demirci ve ateş tanrısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jupiter</a:t>
+              <a:t>Hermes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vulcanus</a:t>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Neptunus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ares</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mars</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hephaistos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilgelik, strateji ve zanaat tanrıçası olarak kabul edilen tanrıça kimdir?</a:t>
+              <a:t>Olimpos'ta yaşamayan ve yeraltını yöneten kardeş kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Minerva</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hermes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diana</a:t>
+              <a:t>Zeus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vesta</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hades</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ceres</a:t>
+              <a:t>Poseidon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haberci tanrı olarak bilinen ve genellikle kanatlı sandaletlerle tasvir edilen tanrı hangisidir?</a:t>
+              <a:t>Ocak ve ev düzeni tanrıçası kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mars</a:t>
+              <a:t>Demeter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,117 +11145,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mercury</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hera</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Apollo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hestia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bacchus</a:t>
+              <a:t>Afrodit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avcılık, vahşi hayvanlar ve ay tanrıçası olan figür kimdir?</a:t>
+              <a:t>Şarap ve eğlence tanrısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,117 +11770,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Venus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dionysos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diana</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hermes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Juno</a:t>
+              <a:t>Ares</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minerva</a:t>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evlilik ve doğum tanrıçası, aynı zamanda Jupiter'in eşi olan tanrıça kimdir?</a:t>
+              <a:t>Zeus'un elinde tuttuğu meşhur silah nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vesta</a:t>
+              <a:t>Kılıç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Juno</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ceres</a:t>
+              <a:t>Mızrak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Venus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şimşek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş ve demircilik tanrısı, aynı zamanda tanrıların silahlarını yapan kimdir?</a:t>
+              <a:t>Roma mitolojisinde tanrıların kralı ve gökyüzü tanrısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saturnus</a:t>
+              <a:t>Pluto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,117 +13374,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vulcanus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mercury</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jupiter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pluto</a:t>
+              <a:t>Neptunus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım, bereket ve hasat tanrıçası olarak bilinen figür hangisidir?</a:t>
+              <a:t>Roma mitolojisinde aşk ve güzellik tanrıçası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minerva</a:t>
+              <a:t>Diana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ceres</a:t>
+              <a:t>Venus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diana</a:t>
+              <a:t>Minerva</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Venus</a:t>
+              <a:t>Juno</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şarap, kutlama ve taşkınlık tanrısı olarak bilinen tanrı kimdir?</a:t>
+              <a:t>Yeraltı dünyasının hükümdarı ve ölülerin tanrısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neptunus</a:t>
+              <a:t>Mercury</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bacchus</a:t>
+              <a:t>Pluto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mars</a:t>
+              <a:t>Vulcanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jupiter</a:t>
+              <a:t>Bacchus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin mitolojisinde imparatorluk gücünü simgeleyen, beş tırnaklı geleneksel ejderhaya ne ad verilir?</a:t>
+              <a:t>Roma mitolojisinde savaş tanrısı olarak bilinen figür hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fenghuang</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Qilin</a:t>
+              <a:t>Cupido</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pixiu</a:t>
+              <a:t>Saturnus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Long</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin mitolojisinde 'Ejderhanın Dokuz Çocuğu'ndan hangisi, genellikle çanların üzerinde tasvir edilen ve seslere düşkün olan varlıktır?</a:t>
+              <a:t>Denizlerin ve depremlerin tanrısı olan, elinde üç dişli mızrak taşıyan tanrı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pu Lao</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jupiter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suan Ni</a:t>
+              <a:t>Vulcanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Chi Wen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Neptunus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bixi</a:t>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderhaların kralı olarak bilinen ve denizlerin altında yaşadığına inanılan efsanevi yönetici kimdir?</a:t>
+              <a:t>Bilgelik, strateji ve zanaat tanrıçası olarak kabul edilen tanrıça kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yu Huang</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Minerva</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nüwa</a:t>
+              <a:t>Diana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ye Gong</a:t>
+              <a:t>Vesta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Long Wang</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ceres</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin kültüründe 'Ejderha Kapısı'nı (Longmen) atlayıp ejderhaya dönüştüğü söylenen balık türü hangisidir?</a:t>
+              <a:t>Haberci tanrı olarak bilinen ve genellikle kanatlı sandaletlerle tasvir edilen tanrı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yayın balığı</a:t>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Alabalık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mercury</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon balığı</a:t>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sazan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bacchus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderhanın dokuz çocuğundan biri olan ve ağır yükleri taşımayı sevdiği için genellikle mezar taşlarının altında figür olarak kullanılan hangisidir?</a:t>
+              <a:t>Avcılık, vahşi hayvanlar ve ay tanrıçası olan figür kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bixi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Venus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Taotie</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bi An</a:t>
+              <a:t>Juno</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazi</a:t>
+              <a:t>Minerva</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin mitolojisinde ejderhaların kontrol ettiği temel doğa olayı hangisidir?</a:t>
+              <a:t>Evlilik ve doğum tanrıçası, aynı zamanda Jupiter'in eşi olan tanrıça kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Depremler</a:t>
+              <a:t>Vesta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yağmur ve su kaynakları</a:t>
+              <a:t>Juno</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş tutulmaları</a:t>
+              <a:t>Ceres</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Volkanik patlamalar</a:t>
+              <a:t>Venus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin mitolojisinde 'ateş ve savaş' ile özdeşleşen, ejderhanın dokuz çocuğundan biri olan ve kılıç kabzalarında figürü bulunan varlık hangisidir?</a:t>
+              <a:t>Ateş ve demircilik tanrısı, aynı zamanda tanrıların silahlarını yapan kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chao Feng</a:t>
+              <a:t>Saturnus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Chi Wen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vulcanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suan Ni</a:t>
+              <a:t>Mercury</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yazi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pluto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin mitolojisinde ejderha ile birlikte 'Dört Kutsal Hayvan'dan biri olan ve genellikle ateşle ilişkilendirilen kuş hangisidir?</a:t>
+              <a:t>Tarım, bereket ve hasat tanrıçası olarak bilinen figür hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kara Kaplumbağa</a:t>
+              <a:t>Minerva</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenghuang</a:t>
+              <a:t>Ceres</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Qilin</a:t>
+              <a:t>Diana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyaz Kaplan</a:t>
+              <a:t>Venus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderhaların dokuz çocuğundan biri olan ve 'huzuru temsil eden, yanan tütsülerin yanında oturan' varlık hangisidir?</a:t>
+              <a:t>Şarap, kutlama ve taşkınlık tanrısı olarak bilinen tanrı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,117 +22172,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Suan Ni</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Neptunus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bixi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bacchus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bi An</a:t>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pu Lao</a:t>
+              <a:t>Jupiter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin mitolojisinde ejderhaların ortaya çıkışını anlatan efsanelere göre, ejderhalar hangi elementin vücut bulmuş halidir?</a:t>
+              <a:t>Çin mitolojisinde imparatorluk gücünü simgeleyen, beş tırnaklı geleneksel ejderhaya ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Su</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fenghuang</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava</a:t>
+              <a:t>Qilin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş</a:t>
+              <a:t>Pixiu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toprak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Long</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hapishane kapılarında koruyucu olarak tasvir edilen ve adaleti simgeleyen ejderha çocuğu hangisidir?</a:t>
+              <a:t>Çin mitolojisinde 'Ejderhanın Dokuz Çocuğu'ndan hangisi, genellikle çanların üzerinde tasvir edilen ve seslere düşkün olan varlıktır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yazi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pu Lao</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bi An</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Suan Ni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taotie</a:t>
+              <a:t>Bixi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin burçlarında ejderha yılı, 12 yıllık döngüde kaçıncı sırada yer alır?</a:t>
+              <a:t>Ejderhaların kralı olarak bilinen ve denizlerin altında yaşadığına inanılan efsanevi yönetici kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onuncu</a:t>
+              <a:t>Yu Huang</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkinci</a:t>
+              <a:t>Nüwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sekizinci</a:t>
+              <a:t>Ye Gong</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beşinci</a:t>
+              <a:t>Long Wang</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon mitolojisinde Güneş Tanrıçası olarak bilinen ve imparatorluk ailesinin atası kabul edilen figür kimdir?</a:t>
+              <a:t>Çin kültüründe 'Ejderha Kapısı'nı (Longmen) atlayıp ejderhaya dönüştüğü söylenen balık türü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tsukuyomi</a:t>
+              <a:t>Yayın balığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Izanami</a:t>
+              <a:t>Alabalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Inari</a:t>
+              <a:t>Japon balığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amaterasu</a:t>
+              <a:t>Sazan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>