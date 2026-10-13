--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en eski moda haftalarından biri olan ve 'Big Four' olarak bilinen moda haftalarının ilki genellikle hangi şehirde başlar?</a:t>
+              <a:t>Gianni Versace'nin kurduğu markanın logosunda hangi mitolojik figür yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Zeus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,117 +743,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>New York</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paris</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Medusa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Poseidon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coco Chanel'in efsanevi atölyesinin bulunduğu ve moda tarihinin en önemli caddelerinden biri sayılan 'Rue Cambon' hangi şehirdedir?</a:t>
+              <a:t>Versace'nin en ikonik parçalarından biri olan elbiseler genellikle hangi kumaştan yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Yün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>İpek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Keten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York</a:t>
+              <a:t>Kot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kumaş kalitesi ve terzilik sanatıyla (tailoring) ün salmış 'Savile Row' sokağı hangi şehirdedir?</a:t>
+              <a:t>Versace markası moda dünyasına hangi yönüyle renk katmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Sadece gri tonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York</a:t>
+              <a:t>Düz tasarımlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,117 +2347,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Milano</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cesur baskılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Londra</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıkıcı renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moda dünyasının 'Altın Üçgen'i (Quadrilatero della Moda) olarak bilinen lüks alışveriş bölgesi hangi şehirdedir?</a:t>
+              <a:t>Versace'nin moda dünyasındaki yeri nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Geleneksel ve tutucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York</a:t>
+              <a:t>Sıradan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Sadece günlük giyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Öncü ve devrimci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris Moda Haftası'nda defile yapan ilk Türk moda tasarımcısı kimdir?</a:t>
+              <a:t>Gianni Versace'nin tasarımlarında hangi sanatsal dönemden etkiler görülür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arzu Kaprol</a:t>
+              <a:t>Modernizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,117 +3715,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bahar Korçan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Barok ve Rönesans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dilek Hanif</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küpizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atıl Kutoğlu</a:t>
+              <a:t>Sürrealizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York Moda Haftası'nda sürekli koleksiyon sergileyen ve 'Osmanlı' esintilerini modern tasarımlarla birleştiren ünlü tasarımcımız kimdir?</a:t>
+              <a:t>Versace markasının popülerliğini artıran temel unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakan Yıldırım</a:t>
+              <a:t>Çok az üretilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Özgür Masur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lüks ve marka bilinirliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeynep Tosun</a:t>
+              <a:t>Reklam yapmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atıl Kutoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece ucuz olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyaca ünlü 'Hussein Chalayan' markasının kurucusu olan ve moda ile teknolojiyi birleştiren tasarımcımızın asıl adı nedir?</a:t>
+              <a:t>Versace'nin moda dünyasındaki etkisine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rıfat Özbek</a:t>
+              <a:t>Basit tasarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanju Babacan</a:t>
+              <a:t>Sessiz moda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hüseyin Çağlayan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gizli marka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cemil İpekçi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Versace etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra Moda dünyasında büyük başarı yakalayan ve İngiliz moda çevrelerinde çok sevilen Türk tasarımcı kimdir?</a:t>
+              <a:t>Dünyanın en eski moda haftalarından biri olan ve 'Big Four' olarak bilinen moda haftalarının ilki genellikle hangi şehirde başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vural Gökçaylı</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bora Aksu</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ümit Ünal</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nur Yerlitaş</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lady Gaga, Beyoncé gibi dünya starlarını giydiren ve 'Hakaan' markasıyla tanınan tasarımcı kimdir?</a:t>
+              <a:t>Lüks moda dünyasının merkezi kabul edilen ve 'Haute Couture' kavramının doğduğu şehir hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuvana Büyükçınar</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raisa &amp; Vanessa</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emre Erdemoğlu</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakan Yıldırım</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalyan moda dünyasında uzun yıllar çalışan ve 'Ottoman' koleksiyonları ile tanınan ünlü Türk modacı kimdir?</a:t>
+              <a:t>Prada, Versace ve Armani gibi dev moda evlerine ev sahipliği yapan İtalyan moda başkenti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilek Hanif</a:t>
+              <a:t>Venedik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rıfat Özbek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bahar Korçan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arzu Kaprol</a:t>
+              <a:t>Floransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 'Moda Tasarımcıları Derneği'nin kurucu üyelerinden olan ve kendine has bohem stiliyle tanınan tasarımcı kimdir?</a:t>
+              <a:t>Moda dünyasının en prestijli gecelerinden biri olan 'Met Gala', her yıl hangi şehirde düzenlenmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bahar Korçan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cemil İpekçi</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özgür Masur</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeynep Tosun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lüks moda dünyasının merkezi kabul edilen ve 'Haute Couture' kavramının doğduğu şehir hangisidir?</a:t>
+              <a:t>Versace markası hangi ülkenin moda mirasını temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,117 +9034,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>New York</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paris</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İspanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>El işçiliği ve haute couture denince akla gelen, Türkiye'nin ilk kadın tasarımcılarından olan duayen isim kimdir?</a:t>
+              <a:t>'Vogue' dergisinin ABD edisyonuna uzun yıllar yön veren efsanevi editör Anna Wintour, hangi moda başkentinin stil dünyasını yönetmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Canan Yaka</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilek Hanif</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldırım Mayruk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vural Gökçaylı</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern ve geometrik kesimleriyle dikkat çeken, birçok dünya yıldızının tercih ettiği tasarımcı kimdir?</a:t>
+              <a:t>Londra Moda Haftası'nın ana merkezi olarak kullanılan ve tarihi dokusuyla bilinen ünlü mekan hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanju Babacan</a:t>
+              <a:t>Buckingham Sarayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arzu Kaprol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tower Bridge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Emre Erdemoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Somerset House</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakan Yıldırım</a:t>
+              <a:t>British Museum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi adını taşıyan markasıyla lüks hazır giyimde dünya çapında dikkat çeken Türk tasarımcı kimdir?</a:t>
+              <a:t>Dünyaca ünlü 'Galleria Vittorio Emanuele II' alışveriş merkezi, hangi moda şehrinin kalbinde yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özgür Masur</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bora Aksu</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldırım Mayruk</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atıl Kutoğlu</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkonik tasarımları ve gösterişli defileleriyle tanınan, Türk moda tarihinin en önemli isimlerinden biri kimdir?</a:t>
+              <a:t>Aykırı ve punk tarzıyla tanınan ünlü tasarımcı Vivienne Westwood, hangi şehrin moda sahnesini temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cemil İpekçi</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,117 +11888,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rıfat Özbek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldırım Mayruk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bora Aksu</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel motifleri günümüze uyarlayan ve 'Doğu-Batı' sentezini en iyi yansıtan tasarımcılardan biri kimdir?</a:t>
+              <a:t>Beşinci Cadde (Fifth Avenue) hangi moda başkentinin en ikonik alışveriş noktalarından biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bahar Korçan</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cemil İpekçi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeynep Tosun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arzu Kaprol</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coco Chanel'in moda dünyasına kazandırdığı meşhur 'LBD' kısaltması ne anlama gelir?</a:t>
+              <a:t>Coco Chanel'in efsanevi atölyesinin bulunduğu ve moda tarihinin en önemli caddelerinden biri sayılan 'Rue Cambon' hangi şehirdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,117 +13256,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Little Black Dress</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Luxury Basic Design</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Long Black Dress</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Light Black Detail</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coco Chanel'in gerçek adı nedir?</a:t>
+              <a:t>Kumaş kalitesi ve terzilik sanatıyla (tailoring) ün salmış 'Savile Row' sokağı hangi şehirdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Catherine Deneuve</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gabrielle Bonheur Chanel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marie Antoinette</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Brigitte Bardot</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel'in simgesi haline gelen ünlü parfüm hangisidir?</a:t>
+              <a:t>Moda dünyasının 'Altın Üçgen'i (Quadrilatero della Moda) olarak bilinen lüks alışveriş bölgesi hangi şehirdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel No. 1</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel Gold</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel Paris</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel No. 5</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel, kadın modasında hangi kumaşı popüler hale getirerek devrim yaratmıştır?</a:t>
+              <a:t>Paris Moda Haftası'nda defile yapan ilk Türk moda tasarımcısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vinil</a:t>
+              <a:t>Arzu Kaprol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deri</a:t>
+              <a:t>Bahar Korçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jarse</a:t>
+              <a:t>Dilek Hanif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpek</a:t>
+              <a:t>Atıl Kutoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel'in kurduğu moda evi hangi ülkede doğmuştur?</a:t>
+              <a:t>New York Moda Haftası'nda sürekli koleksiyon sergileyen ve 'Osmanlı' esintilerini modern tasarımlarla birleştiren ünlü tasarımcımız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Hakan Yıldırım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Özgür Masur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Zeynep Tosun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Atıl Kutoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prada, Versace ve Armani gibi dev moda evlerine ev sahipliği yapan İtalyan moda başkenti hangisidir?</a:t>
+              <a:t>Gianni Versace tasarımlarında genellikle hangi renkleri yoğun kullanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Venedik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Canlı ve cesur renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>Sadece siyah ve beyaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Milano</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pastel tonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Floransa</a:t>
+              <a:t>Mat renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel tarzının temel taşlarından biri olan aksesuar hangisidir?</a:t>
+              <a:t>Dünyaca ünlü 'Hussein Chalayan' markasının kurucusu olan ve moda ile teknolojiyi birleştiren tasarımcımızın asıl adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnci kolyeler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rıfat Özbek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sert plastik bileklikler</a:t>
+              <a:t>Tanju Babacan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kürklü şapkalar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hüseyin Çağlayan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taçlar</a:t>
+              <a:t>Cemil İpekçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel'in ikonik ceketlerinde genellikle ne tür bir kumaş kullanılır?</a:t>
+              <a:t>Londra Moda dünyasında büyük başarı yakalayan ve İngiliz moda çevrelerinde çok sevilen Türk tasarımcı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naylon</a:t>
+              <a:t>Vural Gökçaylı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Keten</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bora Aksu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tüvit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ümit Ünal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kot</a:t>
+              <a:t>Nur Yerlitaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vogue dergisi, Chanel'in 'Küçük Siyah Elbise'sini neye benzetmiştir?</a:t>
+              <a:t>Lady Gaga, Beyoncé gibi dünya starlarını giydiren ve 'Hakaan' markasıyla tanınan tasarımcı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Modanın üniforması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tuvana Büyükçınar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıradan bir kıyafet</a:t>
+              <a:t>Raisa &amp; Vanessa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zenginliğin simgesi</a:t>
+              <a:t>Emre Erdemoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gecenin karanlığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hakan Yıldırım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel, kadınların giyiminde neleri ortadan kaldırarak rahatlığı savunmuştur?</a:t>
+              <a:t>İtalyan moda dünyasında uzun yıllar çalışan ve 'Ottoman' koleksiyonları ile tanınan ünlü Türk modacı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cepleri</a:t>
+              <a:t>Dilek Hanif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Düğmeleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rıfat Özbek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakaları</a:t>
+              <a:t>Bahar Korçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Korseleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arzu Kaprol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel'in en ünlü çanta tasarımı olan '2.55' modelinin özelliği nedir?</a:t>
+              <a:t>Türkiye'de 'Moda Tasarımcıları Derneği'nin kurucu üyelerinden olan ve kendine has bohem stiliyle tanınan tasarımcı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,117 +20686,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece deri olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bahar Korçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zincir askılı olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cemil İpekçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok ağır olması</a:t>
+              <a:t>Özgür Masur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elde taşınması</a:t>
+              <a:t>Zeynep Tosun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coco Chanel'in moda dünyasına girmeden önceki mesleği neydi?</a:t>
+              <a:t>El işçiliği ve haute couture denince akla gelen, Türkiye'nin ilk kadın tasarımcılarından olan duayen isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hemşirelik</a:t>
+              <a:t>Canan Yaka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Terzilik</a:t>
+              <a:t>Dilek Hanif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şarkıcılık</a:t>
+              <a:t>Yıldırım Mayruk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğretmenlik</a:t>
+              <a:t>Vural Gökçaylı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel'in 'Küçük Siyah Elbise' konsepti ilk olarak hangi yıl Amerikan Vogue'unda yer aldı?</a:t>
+              <a:t>Modern ve geometrik kesimleriyle dikkat çeken, birçok dünya yıldızının tercih ettiği tasarımcı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1910</a:t>
+              <a:t>Tanju Babacan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1935</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arzu Kaprol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1926</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Emre Erdemoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1950</a:t>
+              <a:t>Hakan Yıldırım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel'in tasarımlarında kullandığı meşhur renk kombinasyonu nedir?</a:t>
+              <a:t>Kendi adını taşıyan markasıyla lüks hazır giyimde dünya çapında dikkat çeken Türk tasarımcı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı ve Yeşil</a:t>
+              <a:t>Özgür Masur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyah ve Beyaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bora Aksu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi ve Sarı</a:t>
+              <a:t>Yıldırım Mayruk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mor ve Altın</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atıl Kutoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chanel'in uzun yıllar kreatif direktörlüğünü yapmış ünlü tasarımcı kimdir?</a:t>
+              <a:t>İkonik tasarımları ve gösterişli defileleriyle tanınan, Türk moda tarihinin en önemli isimlerinden biri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Christian Dior</a:t>
+              <a:t>Cemil İpekçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,117 +23776,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karl Lagerfeld</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rıfat Özbek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yves Saint Laurent</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yıldırım Mayruk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gianni Versace</a:t>
+              <a:t>Bora Aksu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coco Chanel'in lakabı nedir?</a:t>
+              <a:t>Geleneksel motifleri günümüze uyarlayan ve 'Doğu-Batı' sentezini en iyi yansıtan tasarımcılardan biri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Queen</a:t>
+              <a:t>Bahar Korçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Madam</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cemil İpekçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lady</a:t>
+              <a:t>Zeynep Tosun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Coco</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arzu Kaprol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moda dünyasının en prestijli gecelerinden biri olan 'Met Gala', her yıl hangi şehirde düzenlenmektedir?</a:t>
+              <a:t>Versace'nin tasarımları hangi moda akımıyla özdeşleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Gotik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Viktoryen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Minimalizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York</a:t>
+              <a:t>Maksimalizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Christian Dior'un meşhur 'New Look' koleksiyonu hangi yıl tanıtıldı?</a:t>
+              <a:t>Coco Chanel'in moda dünyasına kazandırdığı meşhur 'LBD' kısaltması ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1945</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Little Black Dress</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1950</a:t>
+              <a:t>Luxury Basic Design</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1939</a:t>
+              <a:t>Long Black Dress</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1947</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Light Black Detail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Vogue' dergisinin ABD edisyonuna uzun yıllar yön veren efsanevi editör Anna Wintour, hangi moda başkentinin stil dünyasını yönetmektedir?</a:t>
+              <a:t>Gianni Versace'nin kız kardeşi ve markanın başına geçen isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York</a:t>
+              <a:t>Donatella Versace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Miuccia Prada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Anna Wintour</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Coco Chanel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra Moda Haftası'nın ana merkezi olarak kullanılan ve tarihi dokusuyla bilinen ünlü mekan hangisidir?</a:t>
+              <a:t>Versace'nin popüler kültürle bağı genellikle ne ile pekişmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buckingham Sarayı</a:t>
+              <a:t>Gizli koleksiyonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tower Bridge</a:t>
+              <a:t>Ekonomik fiyatlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,117 +27609,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Somerset House</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece spor giyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>British Museum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ünlü süper modeller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyaca ünlü 'Galleria Vittorio Emanuele II' alışveriş merkezi, hangi moda şehrinin kalbinde yer alır?</a:t>
+              <a:t>Versace'nin kullandığı desenler arasında hangisi çok meşhurdur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>New York</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Barok desenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Çizgili desen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Pötikare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Milano</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Düz renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aykırı ve punk tarzıyla tanınan ünlü tasarımcı Vivienne Westwood, hangi şehrin moda sahnesini temsil eder?</a:t>
+              <a:t>Versace markası moda dünyasında neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,117 +28859,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>New York</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İhtişam ve lüks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Londra</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğa dostu üretim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Askeri tarz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Sadelik ve işlevsellik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beşinci Cadde (Fifth Avenue) hangi moda başkentinin en ikonik alışveriş noktalarından biridir?</a:t>
+              <a:t>Gianni Versace'nin tasarımları genellikle hangi vücut tipini vurgular?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Bol kesimleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Maskülen formları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York</a:t>
+              <a:t>Kadınsı hatları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Geniş kıyafetleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>