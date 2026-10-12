--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Olimpiyat Oyunları'nın kurucusu olarak kabul edilen ve Uluslararası Olimpiyat Komitesi'ni (IOC) kuran kişi kimdir?</a:t>
+              <a:t>1984 Los Angeles Olimpiyatları'nı hangi blok ülkeleri boykot etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thomas Bach</a:t>
+              <a:t>İskandinav ülkeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pierre de Coubertin</a:t>
+              <a:t>Güney Amerika ülkeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dimitrios Vikelas</a:t>
+              <a:t>Doğu Bloku (Sovyetler Birliği liderliğinde)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Juan Antonio Samaranch</a:t>
+              <a:t>Batı Bloku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paralimpik Oyunları'nın kökeni, 1948 yılında hangi grup için düzenlenen yarışmalara dayanır?</a:t>
+              <a:t>1980'de ABD'nin boykot kararı dönemin başkanına aittir. Bu başkan kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşitme engelli sporcular</a:t>
+              <a:t>Ronald Reagan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görme engelli sporcular</a:t>
+              <a:t>Jimmy Carter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkinci Dünya Savaşı gazileri</a:t>
+              <a:t>Richard Nixon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kış sporu yapanlar</a:t>
+              <a:t>John F. Kennedy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Olimpiyat tarihinde en çok madalya kazanan sporcu kimdir?</a:t>
+              <a:t>1984 Olimpiyatları hangi kıtada yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>Afrika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>Asya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Larisa Latynina</a:t>
+              <a:t>Kuzey Amerika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat Oyunları'nın resmi dili olarak kabul edilen diller hangileridir?</a:t>
+              <a:t>1980 Olimpiyatları hangi kıtada yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızca ve İspanyolca</a:t>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızca ve İngilizce</a:t>
+              <a:t>Güney Amerika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizce ve Almanca</a:t>
+              <a:t>Afrika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizce ve İtalyanca</a:t>
+              <a:t>Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Olimpiyat Oyunları'nda erkekler 100 metre dünya rekorunu elinde bulunduran atlet kimdir?</a:t>
+              <a:t>Modern Olimpiyat Oyunları'nın kurucusu olarak kabul edilen ve Uluslararası Olimpiyat Komitesi'ni (IOC) kuran kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Thomas Bach</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Noah Lyles</a:t>
+              <a:t>Pierre de Coubertin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>Dimitrios Vikelas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tyson Gay</a:t>
+              <a:t>Juan Antonio Samaranch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki atlama branşlarından hangisinde atletler bir sırık yardımıyla çıtayı aşmaya çalışır?</a:t>
+              <a:t>Modern çağın ilk Yaz Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek atlama</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç adım atlama</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun atlama</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırıkla atlama</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat atletizm programında yer alan 'dekatlon' toplam kaç farklı branştan oluşur?</a:t>
+              <a:t>Olimpiyat halkalarının temsil ettiği beş renk hangi kıtaları simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Sadece Avrupa, Asya ve Afrika'yı temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>Olimpiyat oyunlarının yapıldığı beş ana spor dalını temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Kıtalarla doğrudan renk eşleşmesi yoktur, dünya genelindeki bayrakları temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Beş kıtanın (Avrupa, Asya, Afrika, Amerika, Okyanusya) birliğini temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülle atma branşında kullanılan gülle, erkekler kategorisinde kaç kilogram ağırlığındadır?</a:t>
+              <a:t>Olimpiyat meşalesi geleneği ilk kez hangi modern Olimpiyat Oyunları'nda resmen uygulanmaya başlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7.26 kg</a:t>
+              <a:t>1924 Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6 kg</a:t>
+              <a:t>1920 Anvers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 kg</a:t>
+              <a:t>1932 Los Angeles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4 kg</a:t>
+              <a:t>1936 Berlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda maraton koşusunun standart mesafesi kaç kilometredir?</a:t>
+              <a:t>Hangi yıl, Olimpiyat Oyunları tarihinde ilk kez kadın sporcular yarışmalara katılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>42.195 km</a:t>
+              <a:t>1912 Stockholm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40.000 km</a:t>
+              <a:t>1900 Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50.000 km</a:t>
+              <a:t>1908 Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>21.095 km</a:t>
+              <a:t>1904 St. Louis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Disk atma müsabakasında, sporcuların diski fırlattıkları ve sınırları belli olan dairesel alana ne ad verilir?</a:t>
+              <a:t>Kış Olimpiyat Oyunları ilk kez hangi yıl düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sektör</a:t>
+              <a:t>1932</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kafes</a:t>
+              <a:t>1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulvar</a:t>
+              <a:t>1928</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pist</a:t>
+              <a:t>1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç adım atlama branşında sporcunun yaptığı hareket sırası aşağıdakilerden hangisidir?</a:t>
+              <a:t>Olimpiyat bayrağındaki beş iç içe geçmiş halkanın renkleri sırasıyla hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşu - Adım - Sekme</a:t>
+              <a:t>Beyaz, kırmızı, mavi, sarı, siyah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sekme - Adım - Atlayış</a:t>
+              <a:t>Yeşil, siyah, kırmızı, mavi, beyaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşu - Sıçrama - Konma</a:t>
+              <a:t>Sarı, mavi, yeşil, kırmızı, mor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıçrama - Sıçrama - Atlayış</a:t>
+              <a:t>Mavi, sarı, siyah, yeşil, kırmızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern çağın ilk Yaz Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
+              <a:t>1980 boykotunun temel siyasi sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>Ekonomik kriz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Sovyetlerin Afganistan'ı işgali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Vize sorunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>Ulaşım zorluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cirit atma branşında sporcunun atışını yaparken geçmemesi gereken çizgiye ne denir?</a:t>
+              <a:t>Hangi Olimpiyat Oyunları, 1. ve 2. Dünya Savaşları nedeniyle iptal edilmemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bitiş çizgisi</a:t>
+              <a:t>1940 Tokyo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulvar çizgisi</a:t>
+              <a:t>1952 Helsinki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faul çizgisi</a:t>
+              <a:t>1916 Berlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başlangıç çizgisi</a:t>
+              <a:t>1944 Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4x100 metre bayrak yarışında atletlerin birbirine verdiği ekipmana ne ad verilir?</a:t>
+              <a:t>Olimpiyat sloganı olan 'Citius, Altius, Fortius' ifadesinin Türkçe karşılığı aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayrak</a:t>
+              <a:t>Daha çabuk, daha ileri, daha yüce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sopa</a:t>
+              <a:t>Daha hızlı, daha yüksek, daha güçlü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baton</a:t>
+              <a:t>Daha çevik, daha kuvvetli, daha cesur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çubuk</a:t>
+              <a:t>Daha süratli, daha derin, daha dayanıklı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek atlamada sporcuların üzerinden atladıkları çıtayı devirmeden geçmek için kullandıkları en popüler teknik hangisidir?</a:t>
+              <a:t>Paralimpik Oyunları'nın kökeni, 1948 yılında hangi grup için düzenlenen yarışmalara dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Makas stili</a:t>
+              <a:t>İşitme engelli sporcular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Western Roll</a:t>
+              <a:t>Görme engelli sporcular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Straddle</a:t>
+              <a:t>İkinci Dünya Savaşı gazileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fosbury Flop</a:t>
+              <a:t>Kış sporu yapanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde engelli koşularda, 110 metre engelli branşı hangi kategoride yer alır?</a:t>
+              <a:t>Modern Olimpiyat tarihinde en çok madalya kazanan sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erkekler</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadınlar</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karma</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gençler</a:t>
+              <a:t>Larisa Latynina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çekiç atma branşında kullanılan çekiç, bir metal başlık ve ona bağlı olan neyden oluşur?</a:t>
+              <a:t>Olimpiyat Oyunları'nın resmi dili olarak kabul edilen diller hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik halat ve halka</a:t>
+              <a:t>Fransızca ve İspanyolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zincir ve tutacak</a:t>
+              <a:t>Fransızca ve İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İp ve ağırlık</a:t>
+              <a:t>İngilizce ve Almanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tel ve tutma yeri</a:t>
+              <a:t>İngilizce ve İtalyanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps, 2008 Pekin Olimpiyatları'nda toplam kaç altın madalya kazanarak rekor kırmıştır?</a:t>
+              <a:t>Modern Olimpiyat Oyunları'nda erkekler 100 metre dünya rekorunu elinde bulunduran atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>9</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Noah Lyles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Tyson Gay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps'in kariyeri boyunca kazandığı toplam Olimpiyat madalyası sayısı kaçtır?</a:t>
+              <a:t>Aşağıdaki atlama branşlarından hangisinde atletler bir sırık yardımıyla çıtayı aşmaya çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>28</a:t>
+              <a:t>Yüksek atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Üç adım atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25</a:t>
+              <a:t>Uzun atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>22</a:t>
+              <a:t>Sırıkla atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme tarihinde 'Baltimor Mermisi' lakabıyla tanınan efsanevi sporcu kimdir?</a:t>
+              <a:t>Olimpiyat atletizm programında yer alan 'dekatlon' toplam kaç farklı branştan oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Caeleb Dressel</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ryan Lochte</a:t>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian Thorpe</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan kadın yüzücü rekoru kime aittir?</a:t>
+              <a:t>Gülle atma branşında kullanılan gülle, erkekler kategorisinde kaç kilogram ağırlığındadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Missy Franklin</a:t>
+              <a:t>7.26 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katie Ledecky</a:t>
+              <a:t>6 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Krisztina Egerszegi</a:t>
+              <a:t>5 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jenny Thompson</a:t>
+              <a:t>4 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps'in uzmanlaştığı ana stillerden biri olan 'kelebek' stilinde kaç olimpiyat altını vardır?</a:t>
+              <a:t>Olimpiyatlarda maraton koşusunun standart mesafesi kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birçok kez şampiyon olmuştur</a:t>
+              <a:t>42.195 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek stilinde yarışmamıştır</a:t>
+              <a:t>40.000 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç altın madalyası yoktur</a:t>
+              <a:t>50.000 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece 1 altın madalyası vardır</a:t>
+              <a:t>21.095 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat halkalarının temsil ettiği beş renk hangi kıtaları simgeler?</a:t>
+              <a:t>1984 boykotu hangi olaya bir misilleme niteliğindeydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Avrupa, Asya ve Afrika'yı temsil eder.</a:t>
+              <a:t>Berlin Duvarı'nın yıkılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat oyunlarının yapıldığı beş ana spor dalını temsil eder.</a:t>
+              <a:t>1972 Münih saldırısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıtalarla doğrudan renk eşleşmesi yoktur, dünya genelindeki bayrakları temsil eder.</a:t>
+              <a:t>Soğuk Savaş'ın bitişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beş kıtanın (Avrupa, Asya, Afrika, Amerika, Okyanusya) birliğini temsil eder.</a:t>
+              <a:t>1980 Moskova boykotu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2000 Sidney Olimpiyatları'nda 15 yaşında altın madalya kazanarak büyük sükse yapan Avustralyalı yüzücü kimdir?</a:t>
+              <a:t>Disk atma müsabakasında, sporcuların diski fırlattıkları ve sınırları belli olan dairesel alana ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kieren Perkins</a:t>
+              <a:t>Sektör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grant Hackett</a:t>
+              <a:t>Kafes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian Thorpe</a:t>
+              <a:t>Kulvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Klim</a:t>
+              <a:t>Pist</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun mesafe serbest stilde dünya rekorlarını elinde tutan ve 'yüzme kraliçesi' olarak bilinen sporcu kimdir?</a:t>
+              <a:t>Üç adım atlama branşında sporcunun yaptığı hareket sırası aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katinka Hosszú</a:t>
+              <a:t>Koşu - Adım - Sekme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federica Pellegrini</a:t>
+              <a:t>Sekme - Adım - Atlayış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarah Sjöström</a:t>
+              <a:t>Koşu - Sıçrama - Konma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katie Ledecky</a:t>
+              <a:t>Sıçrama - Sıçrama - Atlayış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps, 2016 Rio Olimpiyatları'ndan sonra hangi kararı almıştır?</a:t>
+              <a:t>Cirit atma branşında sporcunun atışını yaparken geçmemesi gereken çizgiye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Profesyonel yüzme kariyerini noktaladığını açıkladı</a:t>
+              <a:t>Bitiş çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antrenörlüğe başlayacağını duyurdu</a:t>
+              <a:t>Kulvar çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni bir branşa geçeceğini açıkladı</a:t>
+              <a:t>Faul çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bayrak yarışlarına katılacağını belirtti</a:t>
+              <a:t>Başlangıç çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat oyunlarında yüzme müsabakaları genellikle kaç metrelik havuzlarda yapılır?</a:t>
+              <a:t>4x100 metre bayrak yarışında atletlerin birbirine verdiği ekipmana ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25 metre</a:t>
+              <a:t>Bayrak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100 metre</a:t>
+              <a:t>Sopa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>33 metre</a:t>
+              <a:t>Baton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50 metre</a:t>
+              <a:t>Çubuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi yüzme stili, teknik olarak en yavaş kabul edilen stildir?</a:t>
+              <a:t>Yüksek atlamada sporcuların üzerinden atladıkları çıtayı devirmeden geçmek için kullandıkları en popüler teknik hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek</a:t>
+              <a:t>Makas stili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest</a:t>
+              <a:t>Western Roll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurbağalama</a:t>
+              <a:t>Straddle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırtüstü</a:t>
+              <a:t>Fosbury Flop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2004 Atina Olimpiyatları'nda Michael Phelps'in kazandığı altın madalya sayısı kaçtır?</a:t>
+              <a:t>Atletizmde engelli koşularda, 110 metre engelli branşı hangi kategoride yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Erkekler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Kadınlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Karma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Gençler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda 'Karışık Bayrak' yarışlarında hangi dört stil sırasıyla yüzülür?</a:t>
+              <a:t>Çekiç atma branşında kullanılan çekiç, bir metal başlık ve ona bağlı olan neyden oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest-Sırt-Kurbağa-Kelebek</a:t>
+              <a:t>Çelik halat ve halka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırt-Kurbağa-Kelebek-Serbest</a:t>
+              <a:t>Zincir ve tutacak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurbağa-Kelebek-Sırt-Serbest</a:t>
+              <a:t>İp ve ağırlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek-Sırt-Kurbağa-Serbest</a:t>
+              <a:t>Tel ve tutma yeri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin olimpiyat tarihindeki ilk altın madalyasını kazanan güreşçimiz kimdir?</a:t>
+              <a:t>Michael Phelps, 2008 Pekin Olimpiyatları'nda toplam kaç altın madalya kazanarak rekor kırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşar Erkan</a:t>
+              <a:t>9</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamza Yerlikaya</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazanfer Bilge</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üst üste üç farklı olimpiyatta altın madalya kazanarak 'Cep Herkülü' lakabıyla tarihe geçen sporcumuz kimdir?</a:t>
+              <a:t>Michael Phelps'in kariyeri boyunca kazandığı toplam Olimpiyat madalyası sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nurcan Taylan</a:t>
+              <a:t>28</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taner Sağır</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halil Mutlu</a:t>
+              <a:t>25</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:t>22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2004 Atina Olimpiyatları'nda halter branşında dünya rekoru kırarak altın madalya kazanan sporcumuz kimdir?</a:t>
+              <a:t>Yüzme tarihinde 'Baltimor Mermisi' lakabıyla tanınan efsanevi sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taner Sağır</a:t>
+              <a:t>Caeleb Dressel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nurcan Taylan</a:t>
+              <a:t>Ryan Lochte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halil Mutlu</a:t>
+              <a:t>Ian Thorpe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat meşalesi geleneği ilk kez hangi modern Olimpiyat Oyunları'nda resmen uygulanmaya başlanmıştır?</a:t>
+              <a:t>Boykot dönemleri hangi iki süper güç arasındaki çekişmeyi yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924 Paris</a:t>
+              <a:t>Almanya - Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1920 Anvers</a:t>
+              <a:t>ABD - SSCB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1932 Los Angeles</a:t>
+              <a:t>Çin - Hindistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1936 Berlin</a:t>
+              <a:t>İngiltere - Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2020 Tokyo Olimpiyatları'nda okçuluk branşında Türkiye'ye ilk altın madalyasını kazandıran sporcumuz kimdir?</a:t>
+              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan kadın yüzücü rekoru kime aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rıza Kayaalp</a:t>
+              <a:t>Missy Franklin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Busenaz Sürmeneli</a:t>
+              <a:t>Katie Ledecky</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mete Gazoz</a:t>
+              <a:t>Krisztina Egerszegi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taha Akgül</a:t>
+              <a:t>Jenny Thompson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi yıl, Olimpiyat Oyunları tarihinde ilk kez kadın sporcular yarışmalara katılmıştır?</a:t>
+              <a:t>1980'lerdeki bu boykotlar olimpiyat tarihine nasıl geçmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1912 Stockholm</a:t>
+              <a:t>Barış dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1900 Paris</a:t>
+              <a:t>Sporun altın çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1908 Londra</a:t>
+              <a:t>Kardeşlik dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1904 St. Louis</a:t>
+              <a:t>Siyasi kriz dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kış Olimpiyat Oyunları ilk kez hangi yıl düzenlenmiştir?</a:t>
+              <a:t>1980 Moskova Olimpiyatları'na katılan bazı batılı sporcular hangi bayrak altında yarışmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1932</a:t>
+              <a:t>Kızıl Haç bayrağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1920</a:t>
+              <a:t>Kendi ülke bayrakları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1928</a:t>
+              <a:t>Olimpiyat bayrağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924</a:t>
+              <a:t>Birleşmiş Milletler bayrağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat bayrağındaki beş iç içe geçmiş halkanın renkleri sırasıyla hangileridir?</a:t>
+              <a:t>Boykot döneminde sporcuların durumu nasıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyaz, kırmızı, mavi, sarı, siyah</a:t>
+              <a:t>Çok rahattılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeşil, siyah, kırmızı, mavi, beyaz</a:t>
+              <a:t>Dünya turuna çıktılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı, mavi, yeşil, kırmızı, mor</a:t>
+              <a:t>Sadece tatil yaptılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi, sarı, siyah, yeşil, kırmızı</a:t>
+              <a:t>Siyasi baskı altındaydılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi Olimpiyat Oyunları, 1. ve 2. Dünya Savaşları nedeniyle iptal edilmemiştir?</a:t>
+              <a:t>1984 boykotuna katılan Doğu Bloku ülkeleri kendi aralarında ne düzenlemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1940 Tokyo</a:t>
+              <a:t>Kardeşlik Turnuvası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1952 Helsinki</a:t>
+              <a:t>Dünya Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1916 Berlin</a:t>
+              <a:t>Dostluk Oyunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1944 Londra</a:t>
+              <a:t>Barış Şampiyonası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat sloganı olan 'Citius, Altius, Fortius' ifadesinin Türkçe karşılığı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Boykot kararları olimpiyat ruhunu nasıl etkilemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çabuk, daha ileri, daha yüce</a:t>
+              <a:t>Güçlendirmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı, daha yüksek, daha güçlü</a:t>
+              <a:t>Modernleştirmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çevik, daha kuvvetli, daha cesur</a:t>
+              <a:t>Zarar vermiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha süratli, daha derin, daha dayanıklı</a:t>
+              <a:t>Değiştirmemiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>