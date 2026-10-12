--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Olimpiyat Oyunları'nın kurucusu olarak kabul edilen ve Uluslararası Olimpiyat Komitesi'ni (IOC) kuran kişi kimdir?</a:t>
+              <a:t>1984 Los Angeles Olimpiyatları'nı hangi blok ülkeleri boykot etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thomas Bach</a:t>
+              <a:t>İskandinav ülkeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,117 +743,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pierre de Coubertin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güney Amerika ülkeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dimitrios Vikelas</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğu Bloku (Sovyetler Birliği liderliğinde)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Juan Antonio Samaranch</a:t>
+              <a:t>Batı Bloku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paralimpik Oyunları'nın kökeni, 1948 yılında hangi grup için düzenlenen yarışmalara dayanır?</a:t>
+              <a:t>1980'de ABD'nin boykot kararı dönemin başkanına aittir. Bu başkan kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşitme engelli sporcular</a:t>
+              <a:t>Ronald Reagan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görme engelli sporcular</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jimmy Carter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İkinci Dünya Savaşı gazileri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Richard Nixon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kış sporu yapanlar</a:t>
+              <a:t>John F. Kennedy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Olimpiyat tarihinde en çok madalya kazanan sporcu kimdir?</a:t>
+              <a:t>1984 Olimpiyatları hangi kıtada yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>Afrika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,117 +2347,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Michael Phelps</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Larisa Latynina</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuzey Amerika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat Oyunları'nın resmi dili olarak kabul edilen diller hangileridir?</a:t>
+              <a:t>1980 Olimpiyatları hangi kıtada yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızca ve İspanyolca</a:t>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,57 +2972,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransızca ve İngilizce</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güney Amerika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizce ve Almanca</a:t>
+              <a:t>Afrika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İngilizce ve İtalyanca</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Olimpiyat Oyunları'nda erkekler 100 metre dünya rekorunu elinde bulunduran atlet kimdir?</a:t>
+              <a:t>Modern Olimpiyat Oyunları'nın kurucusu olarak kabul edilen ve Uluslararası Olimpiyat Komitesi'ni (IOC) kuran kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,117 +3597,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Usain Bolt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Thomas Bach</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Noah Lyles</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pierre de Coubertin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>Dimitrios Vikelas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tyson Gay</a:t>
+              <a:t>Juan Antonio Samaranch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki atlama branşlarından hangisinde atletler bir sırık yardımıyla çıtayı aşmaya çalışır?</a:t>
+              <a:t>Modern çağın ilk Yaz Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yüksek atlama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç adım atlama</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun atlama</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sırıkla atlama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat atletizm programında yer alan 'dekatlon' toplam kaç farklı branştan oluşur?</a:t>
+              <a:t>Olimpiyat halkalarının temsil ettiği beş renk hangi kıtaları simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Sadece Avrupa, Asya ve Afrika'yı temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>Olimpiyat oyunlarının yapıldığı beş ana spor dalını temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>10</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kıtalarla doğrudan renk eşleşmesi yoktur, dünya genelindeki bayrakları temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>5</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beş kıtanın (Avrupa, Asya, Afrika, Amerika, Okyanusya) birliğini temsil eder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülle atma branşında kullanılan gülle, erkekler kategorisinde kaç kilogram ağırlığındadır?</a:t>
+              <a:t>Olimpiyat meşalesi geleneği ilk kez hangi modern Olimpiyat Oyunları'nda resmen uygulanmaya başlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>7.26 kg</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1924 Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6 kg</a:t>
+              <a:t>1920 Anvers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 kg</a:t>
+              <a:t>1932 Los Angeles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>4 kg</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1936 Berlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda maraton koşusunun standart mesafesi kaç kilometredir?</a:t>
+              <a:t>Hangi yıl, Olimpiyat Oyunları tarihinde ilk kez kadın sporcular yarışmalara katılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,117 +6569,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>42.195 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1912 Stockholm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>40.000 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1900 Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50.000 km</a:t>
+              <a:t>1908 Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>21.095 km</a:t>
+              <a:t>1904 St. Louis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Disk atma müsabakasında, sporcuların diski fırlattıkları ve sınırları belli olan dairesel alana ne ad verilir?</a:t>
+              <a:t>Kış Olimpiyat Oyunları ilk kez hangi yıl düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sektör</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1932</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kafes</a:t>
+              <a:t>1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulvar</a:t>
+              <a:t>1928</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pist</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç adım atlama branşında sporcunun yaptığı hareket sırası aşağıdakilerden hangisidir?</a:t>
+              <a:t>Olimpiyat bayrağındaki beş iç içe geçmiş halkanın renkleri sırasıyla hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşu - Adım - Sekme</a:t>
+              <a:t>Beyaz, kırmızı, mavi, sarı, siyah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sekme - Adım - Atlayış</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yeşil, siyah, kırmızı, mavi, beyaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşu - Sıçrama - Konma</a:t>
+              <a:t>Sarı, mavi, yeşil, kırmızı, mor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sıçrama - Sıçrama - Atlayış</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mavi, sarı, siyah, yeşil, kırmızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern çağın ilk Yaz Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
+              <a:t>1980 boykotunun temel siyasi sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atina</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekonomik kriz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paris</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sovyetlerin Afganistan'ı işgali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Vize sorunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>Ulaşım zorluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cirit atma branşında sporcunun atışını yaparken geçmemesi gereken çizgiye ne denir?</a:t>
+              <a:t>Hangi Olimpiyat Oyunları, 1. ve 2. Dünya Savaşları nedeniyle iptal edilmemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bitiş çizgisi</a:t>
+              <a:t>1940 Tokyo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kulvar çizgisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1952 Helsinki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Faul çizgisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1916 Berlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başlangıç çizgisi</a:t>
+              <a:t>1944 Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4x100 metre bayrak yarışında atletlerin birbirine verdiği ekipmana ne ad verilir?</a:t>
+              <a:t>Olimpiyat sloganı olan 'Citius, Altius, Fortius' ifadesinin Türkçe karşılığı aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayrak</a:t>
+              <a:t>Daha çabuk, daha ileri, daha yüce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sopa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha hızlı, daha yüksek, daha güçlü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Baton</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha çevik, daha kuvvetli, daha cesur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çubuk</a:t>
+              <a:t>Daha süratli, daha derin, daha dayanıklı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek atlamada sporcuların üzerinden atladıkları çıtayı devirmeden geçmek için kullandıkları en popüler teknik hangisidir?</a:t>
+              <a:t>Paralimpik Oyunları'nın kökeni, 1948 yılında hangi grup için düzenlenen yarışmalara dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Makas stili</a:t>
+              <a:t>İşitme engelli sporcular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Western Roll</a:t>
+              <a:t>Görme engelli sporcular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,117 +11263,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Straddle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İkinci Dünya Savaşı gazileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fosbury Flop</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kış sporu yapanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde engelli koşularda, 110 metre engelli branşı hangi kategoride yer alır?</a:t>
+              <a:t>Modern Olimpiyat tarihinde en çok madalya kazanan sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Erkekler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadınlar</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gençler</a:t>
+              <a:t>Larisa Latynina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çekiç atma branşında kullanılan çekiç, bir metal başlık ve ona bağlı olan neyden oluşur?</a:t>
+              <a:t>Olimpiyat Oyunları'nın resmi dili olarak kabul edilen diller hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik halat ve halka</a:t>
+              <a:t>Fransızca ve İspanyolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zincir ve tutacak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fransızca ve İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İp ve ağırlık</a:t>
+              <a:t>İngilizce ve Almanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tel ve tutma yeri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngilizce ve İtalyanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps, 2008 Pekin Olimpiyatları'nda toplam kaç altın madalya kazanarak rekor kırmıştır?</a:t>
+              <a:t>Modern Olimpiyat Oyunları'nda erkekler 100 metre dünya rekorunu elinde bulunduran atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,117 +13256,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>9</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>8</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Noah Lyles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Tyson Gay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps'in kariyeri boyunca kazandığı toplam Olimpiyat madalyası sayısı kaçtır?</a:t>
+              <a:t>Aşağıdaki atlama branşlarından hangisinde atletler bir sırık yardımıyla çıtayı aşmaya çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>28</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüksek atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Üç adım atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25</a:t>
+              <a:t>Uzun atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>22</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sırıkla atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme tarihinde 'Baltimor Mermisi' lakabıyla tanınan efsanevi sporcu kimdir?</a:t>
+              <a:t>Olimpiyat atletizm programında yer alan 'dekatlon' toplam kaç farklı branştan oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Caeleb Dressel</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ryan Lochte</a:t>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian Thorpe</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan kadın yüzücü rekoru kime aittir?</a:t>
+              <a:t>Gülle atma branşında kullanılan gülle, erkekler kategorisinde kaç kilogram ağırlığındadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Missy Franklin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>7.26 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katie Ledecky</a:t>
+              <a:t>6 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Krisztina Egerszegi</a:t>
+              <a:t>5 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jenny Thompson</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>4 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps'in uzmanlaştığı ana stillerden biri olan 'kelebek' stilinde kaç olimpiyat altını vardır?</a:t>
+              <a:t>Olimpiyatlarda maraton koşusunun standart mesafesi kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birçok kez şampiyon olmuştur</a:t>
+              <a:t>42.195 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek stilinde yarışmamıştır</a:t>
+              <a:t>40.000 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç altın madalyası yoktur</a:t>
+              <a:t>50.000 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece 1 altın madalyası vardır</a:t>
+              <a:t>21.095 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat halkalarının temsil ettiği beş renk hangi kıtaları simgeler?</a:t>
+              <a:t>1984 boykotu hangi olaya bir misilleme niteliğindeydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Avrupa, Asya ve Afrika'yı temsil eder.</a:t>
+              <a:t>Berlin Duvarı'nın yıkılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat oyunlarının yapıldığı beş ana spor dalını temsil eder.</a:t>
+              <a:t>1972 Münih saldırısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıtalarla doğrudan renk eşleşmesi yoktur, dünya genelindeki bayrakları temsil eder.</a:t>
+              <a:t>Soğuk Savaş'ın bitişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beş kıtanın (Avrupa, Asya, Afrika, Amerika, Okyanusya) birliğini temsil eder.</a:t>
+              <a:t>1980 Moskova boykotu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2000 Sidney Olimpiyatları'nda 15 yaşında altın madalya kazanarak büyük sükse yapan Avustralyalı yüzücü kimdir?</a:t>
+              <a:t>Disk atma müsabakasında, sporcuların diski fırlattıkları ve sınırları belli olan dairesel alana ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kieren Perkins</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sektör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grant Hackett</a:t>
+              <a:t>Kafes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ian Thorpe</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kulvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Klim</a:t>
+              <a:t>Pist</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun mesafe serbest stilde dünya rekorlarını elinde tutan ve 'yüzme kraliçesi' olarak bilinen sporcu kimdir?</a:t>
+              <a:t>Üç adım atlama branşında sporcunun yaptığı hareket sırası aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katinka Hosszú</a:t>
+              <a:t>Koşu - Adım - Sekme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Federica Pellegrini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sekme - Adım - Atlayış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarah Sjöström</a:t>
+              <a:t>Koşu - Sıçrama - Konma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Katie Ledecky</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıçrama - Sıçrama - Atlayış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps, 2016 Rio Olimpiyatları'ndan sonra hangi kararı almıştır?</a:t>
+              <a:t>Cirit atma branşında sporcunun atışını yaparken geçmemesi gereken çizgiye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Profesyonel yüzme kariyerini noktaladığını açıkladı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bitiş çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antrenörlüğe başlayacağını duyurdu</a:t>
+              <a:t>Kulvar çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yeni bir branşa geçeceğini açıkladı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Faul çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bayrak yarışlarına katılacağını belirtti</a:t>
+              <a:t>Başlangıç çizgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat oyunlarında yüzme müsabakaları genellikle kaç metrelik havuzlarda yapılır?</a:t>
+              <a:t>4x100 metre bayrak yarışında atletlerin birbirine verdiği ekipmana ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25 metre</a:t>
+              <a:t>Bayrak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100 metre</a:t>
+              <a:t>Sopa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>33 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Baton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>50 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çubuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi yüzme stili, teknik olarak en yavaş kabul edilen stildir?</a:t>
+              <a:t>Yüksek atlamada sporcuların üzerinden atladıkları çıtayı devirmeden geçmek için kullandıkları en popüler teknik hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek</a:t>
+              <a:t>Makas stili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest</a:t>
+              <a:t>Western Roll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,117 +20922,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kurbağalama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Straddle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sırtüstü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fosbury Flop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2004 Atina Olimpiyatları'nda Michael Phelps'in kazandığı altın madalya sayısı kaçtır?</a:t>
+              <a:t>Atletizmde engelli koşularda, 110 metre engelli branşı hangi kategoride yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>7</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Erkekler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>6</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kadınlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Karma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Gençler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda 'Karışık Bayrak' yarışlarında hangi dört stil sırasıyla yüzülür?</a:t>
+              <a:t>Çekiç atma branşında kullanılan çekiç, bir metal başlık ve ona bağlı olan neyden oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest-Sırt-Kurbağa-Kelebek</a:t>
+              <a:t>Çelik halat ve halka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sırt-Kurbağa-Kelebek-Serbest</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zincir ve tutacak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurbağa-Kelebek-Sırt-Serbest</a:t>
+              <a:t>İp ve ağırlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kelebek-Sırt-Kurbağa-Serbest</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tel ve tutma yeri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin olimpiyat tarihindeki ilk altın madalyasını kazanan güreşçimiz kimdir?</a:t>
+              <a:t>Michael Phelps, 2008 Pekin Olimpiyatları'nda toplam kaç altın madalya kazanarak rekor kırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,117 +22915,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaşar Erkan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>9</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamza Yerlikaya</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazanfer Bilge</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üst üste üç farklı olimpiyatta altın madalya kazanarak 'Cep Herkülü' lakabıyla tarihe geçen sporcumuz kimdir?</a:t>
+              <a:t>Michael Phelps'in kariyeri boyunca kazandığı toplam Olimpiyat madalyası sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nurcan Taylan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>28</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taner Sağır</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halil Mutlu</a:t>
+              <a:t>25</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2004 Atina Olimpiyatları'nda halter branşında dünya rekoru kırarak altın madalya kazanan sporcumuz kimdir?</a:t>
+              <a:t>Yüzme tarihinde 'Baltimor Mermisi' lakabıyla tanınan efsanevi sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Taner Sağır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Caeleb Dressel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nurcan Taylan</a:t>
+              <a:t>Ryan Lochte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halil Mutlu</a:t>
+              <a:t>Ian Thorpe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat meşalesi geleneği ilk kez hangi modern Olimpiyat Oyunları'nda resmen uygulanmaya başlanmıştır?</a:t>
+              <a:t>Boykot dönemleri hangi iki süper güç arasındaki çekişmeyi yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924 Paris</a:t>
+              <a:t>Almanya - Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1920 Anvers</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD - SSCB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1932 Los Angeles</a:t>
+              <a:t>Çin - Hindistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1936 Berlin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngiltere - Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2020 Tokyo Olimpiyatları'nda okçuluk branşında Türkiye'ye ilk altın madalyasını kazandıran sporcumuz kimdir?</a:t>
+              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan kadın yüzücü rekoru kime aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rıza Kayaalp</a:t>
+              <a:t>Missy Franklin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Busenaz Sürmeneli</a:t>
+              <a:t>Katie Ledecky</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,117 +26123,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mete Gazoz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Krisztina Egerszegi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Taha Akgül</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jenny Thompson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi yıl, Olimpiyat Oyunları tarihinde ilk kez kadın sporcular yarışmalara katılmıştır?</a:t>
+              <a:t>1980'lerdeki bu boykotlar olimpiyat tarihine nasıl geçmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1912 Stockholm</a:t>
+              <a:t>Barış dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1900 Paris</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sporun altın çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1908 Londra</a:t>
+              <a:t>Kardeşlik dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1904 St. Louis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyasi kriz dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kış Olimpiyat Oyunları ilk kez hangi yıl düzenlenmiştir?</a:t>
+              <a:t>1980 Moskova Olimpiyatları'na katılan bazı batılı sporcular hangi bayrak altında yarışmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1932</a:t>
+              <a:t>Kızıl Haç bayrağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1920</a:t>
+              <a:t>Kendi ülke bayrakları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,117 +27609,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1928</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Olimpiyat bayrağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1924</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birleşmiş Milletler bayrağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat bayrağındaki beş iç içe geçmiş halkanın renkleri sırasıyla hangileridir?</a:t>
+              <a:t>Boykot döneminde sporcuların durumu nasıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyaz, kırmızı, mavi, sarı, siyah</a:t>
+              <a:t>Çok rahattılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeşil, siyah, kırmızı, mavi, beyaz</a:t>
+              <a:t>Dünya turuna çıktılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı, mavi, yeşil, kırmızı, mor</a:t>
+              <a:t>Sadece tatil yaptılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi, sarı, siyah, yeşil, kırmızı</a:t>
+              <a:t>Siyasi baskı altındaydılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi Olimpiyat Oyunları, 1. ve 2. Dünya Savaşları nedeniyle iptal edilmemiştir?</a:t>
+              <a:t>1984 boykotuna katılan Doğu Bloku ülkeleri kendi aralarında ne düzenlemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1940 Tokyo</a:t>
+              <a:t>Kardeşlik Turnuvası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,117 +28977,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1952 Helsinki</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dünya Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1916 Berlin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dostluk Oyunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1944 Londra</a:t>
+              <a:t>Barış Şampiyonası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat sloganı olan 'Citius, Altius, Fortius' ifadesinin Türkçe karşılığı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Boykot kararları olimpiyat ruhunu nasıl etkilemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çabuk, daha ileri, daha yüce</a:t>
+              <a:t>Güçlendirmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,117 +29720,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daha hızlı, daha yüksek, daha güçlü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Modernleştirmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daha çevik, daha kuvvetli, daha cesur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zarar vermiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha süratli, daha derin, daha dayanıklı</a:t>
+              <a:t>Değiştirmemiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>