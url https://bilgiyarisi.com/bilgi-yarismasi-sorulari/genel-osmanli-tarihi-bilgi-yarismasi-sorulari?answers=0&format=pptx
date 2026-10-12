--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul'un fethiyle birlikte 'Fatih' unvanını alan ve Orta Çağ'ı kapatan Osmanlı padişahı kimdir?</a:t>
+              <a:t>Osmanlı'da ilk resmi tarih yazıcısı unvanı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:t>Şehnameci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Bayezid</a:t>
+              <a:t>Vakanüvis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>Katip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:t>Nişancı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1517 Mısır Seferi ile Halifeliğin Osmanlı'ya geçmesini sağlayan padişah hangisidir?</a:t>
+              <a:t>Piri Reis'in en ünlü eseri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:t>Seyahatname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>Cihannüma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:t>Tarih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Murat</a:t>
+              <a:t>Kitab-ı Bahriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin denizlerdeki hakimiyetini pekiştiren, 1538 yılında gerçekleşen deniz savaşı hangisidir?</a:t>
+              <a:t>Evliya Çelebi'nin ünlü gezi eseri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Preveze Deniz Zaferi</a:t>
+              <a:t>Seyahatname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çeşme Baskını</a:t>
+              <a:t>Sefaretname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnebahtı Deniz Savaşı</a:t>
+              <a:t>Cihannüma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinop Baskını</a:t>
+              <a:t>Kitab-ı Bahriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman döneminde Macaristan Krallığı'na son veren savaş hangisidir?</a:t>
+              <a:t>İstanbul'daki meşhur Süleymaniye Camii'ni kim inşa etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varna Savaşı</a:t>
+              <a:t>Mimar Sinan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çaldıran Savaşı</a:t>
+              <a:t>Davud Ağa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mohaç Meydan Muharebesi</a:t>
+              <a:t>Sedefkar Mehmed Ağa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Kosova Savaşı</a:t>
+              <a:t>Mimar Hayreddin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı tarihinde 'Yükselme Dönemi' hangi padişahın tahta çıkmasıyla başlar?</a:t>
+              <a:t>Osmanlı tarihinde 'Yavuz' lakabıyla anılan padişah kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhan Gazi</a:t>
+              <a:t>I. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Murat</a:t>
+              <a:t>I. Ahmed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:t>II. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldırım Bayezid</a:t>
+              <a:t>III. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Safevi Devleti'ne karşı kazanılan ve Doğu Anadolu'nun güvenliğini sağlayan 1514 tarihli savaş hangisidir?</a:t>
+              <a:t>Osmanlı Devleti'nde ilk altın parayı kim bastırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turnadağ Savaşı</a:t>
+              <a:t>Orhan Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mercidabık Savaşı</a:t>
+              <a:t>I. Murad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çaldıran Savaşı</a:t>
+              <a:t>Osman Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ridaniye Savaşı</a:t>
+              <a:t>Fatih Sultan Mehmed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet döneminde Karadeniz'i bir 'Türk Gölü' haline getiren önemli gelişme nedir?</a:t>
+              <a:t>Katip Çelebi'nin meşhur coğrafya eseri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırım'ın fethi</a:t>
+              <a:t>Cihannüma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıbrıs'ın fethi</a:t>
+              <a:t>Tarih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rodos'un fethi</a:t>
+              <a:t>Seyahatname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belgrad'ın fethi</a:t>
+              <a:t>Kitab-ı Bahriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin yükselme döneminde en uzun süre tahtta kalan padişah kimdir?</a:t>
+              <a:t>Mimar Sinan'ın İstanbul'daki eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Bayezid</a:t>
+              <a:t>Selimiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>Süleymaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:t>Üç Şerefeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:t>İshak Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet, hangi şehir devletinin fethiyle Bizans'ın yeniden dirilme umutlarını tamamen sona erdirmiştir?</a:t>
+              <a:t>Hürrem Sultan'ın eşi olan padişah kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trabzon Rum İmparatorluğu</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ragusa Cumhuriyeti</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ceneviz kolonileri</a:t>
+              <a:t>II. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Venedik Cumhuriyeti</a:t>
+              <a:t>Fatih Sultan Mehmed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim döneminde hangi savaş ile Memlük Devleti'ne son verilmiştir?</a:t>
+              <a:t>İstanbul'un fethiyle birlikte 'Fatih' unvanını alan ve Orta Çağ'ı kapatan Osmanlı padişahı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ridaniye Savaşı</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çaldıran Savaşı</a:t>
+              <a:t>II. Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varna Savaşı</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otlukbeli Savaşı</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman'ın 'Muhteşem' olarak anılmasında büyük payı olan, Osmanlı'nın Avrupa'da ilerlemesini sağlayan stratejik merkez neresidir?</a:t>
+              <a:t>1517 Mısır Seferi ile Halifeliğin Osmanlı'ya geçmesini sağlayan padişah hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Viyana</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belgrad</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Budin</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>II. Murat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki padişahlardan hangisi 'Yükselme Dönemi' içerisinde yer almaz?</a:t>
+              <a:t>Osmanlı Devleti'nin denizlerdeki hakimiyetini pekiştiren, 1538 yılında gerçekleşen deniz savaşı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>Preveze Deniz Zaferi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Bayezid</a:t>
+              <a:t>Çeşme Baskını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>III. Mustafa</a:t>
+              <a:t>İnebahtı Deniz Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:t>Sinop Baskını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimar Sinan'ın 'Ustalık Eserim' olarak nitelendirdiği, İstanbul'un siluetini süsleyen cami hangisidir?</a:t>
+              <a:t>Kanuni Sultan Süleyman döneminde Macaristan Krallığı'na son veren savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehzade Camii</a:t>
+              <a:t>Varna Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süleymaniye Camii</a:t>
+              <a:t>Çaldıran Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüstem Paşa Camii</a:t>
+              <a:t>Mohaç Meydan Muharebesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selimiye Camii</a:t>
+              <a:t>II. Kosova Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı sanatında kitap süsleme sanatı olarak bilinen, altın yaldız ve boya ile yapılan bezeme türü nedir?</a:t>
+              <a:t>Osmanlı tarihinde 'Yükselme Dönemi' hangi padişahın tahta çıkmasıyla başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tezhip</a:t>
+              <a:t>Orhan Gazi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minyatür</a:t>
+              <a:t>II. Murat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ebru</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hat</a:t>
+              <a:t>Yıldırım Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı mimarisinde yapıların dış duvarlarında kullanılan, özellikle İznik ile özdeşleşmiş olan pişmiş toprak tabanlı süsleme sanatı hangisidir?</a:t>
+              <a:t>Safevi Devleti'ne karşı kazanılan ve Doğu Anadolu'nun güvenliğini sağlayan 1514 tarihli savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kakmacılık</a:t>
+              <a:t>Turnadağ Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dökümcülük</a:t>
+              <a:t>Mercidabık Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çinicilik</a:t>
+              <a:t>Çaldıran Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oymacılık</a:t>
+              <a:t>Ridaniye Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nde güzel yazı yazma sanatı olan 'Hat' sanatında, eserleri icazet alan kişilere ne ad verilir?</a:t>
+              <a:t>Fatih Sultan Mehmet döneminde Karadeniz'i bir 'Türk Gölü' haline getiren önemli gelişme nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzehhip</a:t>
+              <a:t>Kırım'ın fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hattat</a:t>
+              <a:t>Kıbrıs'ın fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cildci</a:t>
+              <a:t>Rodos'un fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nakkaş</a:t>
+              <a:t>Belgrad'ın fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı'da geleneksel gölge oyunu olan Karagöz ve Hacivat'ta, deri tasvirlerin oynatıldığı perdeye ne ad verilir?</a:t>
+              <a:t>Osmanlı Devleti'nin yükselme döneminde en uzun süre tahtta kalan padişah kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sema alanı</a:t>
+              <a:t>II. Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sahne</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gösterim alanı</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayal perdesi</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı saray mutfağının ve devlet protokolünün yönetildiği, İstanbul'daki ana saray hangisidir?</a:t>
+              <a:t>Fatih Sultan Mehmet, hangi şehir devletinin fethiyle Bizans'ın yeniden dirilme umutlarını tamamen sona erdirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldız Sarayı</a:t>
+              <a:t>Trabzon Rum İmparatorluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topkapı Sarayı</a:t>
+              <a:t>Ragusa Cumhuriyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çırağan Sarayı</a:t>
+              <a:t>Ceneviz kolonileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dolmabahçe Sarayı</a:t>
+              <a:t>Venedik Cumhuriyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı müziğinde kullanılan ve 18. yüzyılda Avrupa'yı da etkileyen, ziller ve davulların ön planda olduğu askeri bando takımı nedir?</a:t>
+              <a:t>Yavuz Sultan Selim döneminde hangi savaş ile Memlük Devleti'ne son verilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mevlevi</a:t>
+              <a:t>Ridaniye Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neyzen</a:t>
+              <a:t>Çaldıran Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sazende</a:t>
+              <a:t>Varna Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mehter</a:t>
+              <a:t>Otlukbeli Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı döneminde suyun akışını sağlamak ve şehirlere su taşımak için inşa edilen mimari yapılar hangisidir?</a:t>
+              <a:t>Kanuni Sultan Süleyman'ın 'Muhteşem' olarak anılmasında büyük payı olan, Osmanlı'nın Avrupa'da ilerlemesini sağlayan stratejik merkez neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmaret</a:t>
+              <a:t>Viyana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kervansaray</a:t>
+              <a:t>Belgrad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedesten</a:t>
+              <a:t>Budin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su kemeri</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı minyatür sanatının en önemli temsilcilerinden biri olan ve Kanuni Sultan Süleyman dönemini eserlerinde detaylandıran sanatçı kimdir?</a:t>
+              <a:t>Aşağıdaki padişahlardan hangisi 'Yükselme Dönemi' içerisinde yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şeyh Hamdullah</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hoca Ali Rıza</a:t>
+              <a:t>II. Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Levni</a:t>
+              <a:t>III. Mustafa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matrakçı Nasuh</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı mimarisinde genellikle çarşıların içinde yer alan, değerli kumaş ve eşyaların satıldığı kapalı yapılara ne denir?</a:t>
+              <a:t>Mimar Sinan'ın 'Ustalık Eserim' olarak nitelendirdiği, İstanbul'un siluetini süsleyen cami hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arasta</a:t>
+              <a:t>Şehzade Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedesten</a:t>
+              <a:t>Süleymaniye Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Külliye</a:t>
+              <a:t>Rüstem Paşa Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tabhane</a:t>
+              <a:t>Selimiye Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı'da 'Lale Devri' sanat anlayışının en belirgin olduğu, Batı etkilerinin mimariye girmeye başladığı dönem hangi padişah zamanıdır?</a:t>
+              <a:t>Osmanlı sanatında kitap süsleme sanatı olarak bilinen, altın yaldız ve boya ile yapılan bezeme türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>III. Selim</a:t>
+              <a:t>Tezhip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Mahmut</a:t>
+              <a:t>Minyatür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. Ahmet</a:t>
+              <a:t>Ebru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>III. Ahmet</a:t>
+              <a:t>Hat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı'da bir caminin etrafında medrese, imaret, kütüphane ve hastane gibi yapıların birleşmesiyle oluşan sosyal tesislere ne ad verilir?</a:t>
+              <a:t>Osmanlı mimarisinde yapıların dış duvarlarında kullanılan, özellikle İznik ile özdeşleşmiş olan pişmiş toprak tabanlı süsleme sanatı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darüşşifa</a:t>
+              <a:t>Kakmacılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekke</a:t>
+              <a:t>Dökümcülük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaviye</a:t>
+              <a:t>Çinicilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Külliye</a:t>
+              <a:t>Oymacılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimar Sinan'ın 'Ustalık Eserim' olarak adlandırdığı, Edirne'de bulunan cami hangisidir?</a:t>
+              <a:t>Osmanlı Devleti'nde güzel yazı yazma sanatı olan 'Hat' sanatında, eserleri icazet alan kişilere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüstem Paşa Camii</a:t>
+              <a:t>Müzehhip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehzade Camii</a:t>
+              <a:t>Hattat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selimiye Camii</a:t>
+              <a:t>Cildci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süleymaniye Camii</a:t>
+              <a:t>Nakkaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>