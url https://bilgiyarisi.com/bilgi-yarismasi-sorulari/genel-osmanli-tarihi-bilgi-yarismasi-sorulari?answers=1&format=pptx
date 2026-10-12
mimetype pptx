--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul'un fethiyle birlikte 'Fatih' unvanını alan ve Orta Çağ'ı kapatan Osmanlı padişahı kimdir?</a:t>
+              <a:t>Osmanlı'da ilk resmi tarih yazıcısı unvanı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,117 +5826,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şehnameci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>II. Bayezid</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vakanüvis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>Katip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:t>Nişancı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1517 Mısır Seferi ile Halifeliğin Osmanlı'ya geçmesini sağlayan padişah hangisidir?</a:t>
+              <a:t>Piri Reis'in en ünlü eseri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seyahatname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>Cihannüma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:t>Tarih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>II. Murat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kitab-ı Bahriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin denizlerdeki hakimiyetini pekiştiren, 1538 yılında gerçekleşen deniz savaşı hangisidir?</a:t>
+              <a:t>Evliya Çelebi'nin ünlü gezi eseri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Preveze Deniz Zaferi</a:t>
+              <a:t>Seyahatname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çeşme Baskını</a:t>
+              <a:t>Sefaretname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnebahtı Deniz Savaşı</a:t>
+              <a:t>Cihannüma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinop Baskını</a:t>
+              <a:t>Kitab-ı Bahriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman döneminde Macaristan Krallığı'na son veren savaş hangisidir?</a:t>
+              <a:t>İstanbul'daki meşhur Süleymaniye Camii'ni kim inşa etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Varna Savaşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mimar Sinan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çaldıran Savaşı</a:t>
+              <a:t>Davud Ağa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mohaç Meydan Muharebesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sedefkar Mehmed Ağa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Kosova Savaşı</a:t>
+              <a:t>Mimar Hayreddin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı tarihinde 'Yükselme Dönemi' hangi padişahın tahta çıkmasıyla başlar?</a:t>
+              <a:t>Osmanlı tarihinde 'Yavuz' lakabıyla anılan padişah kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orhan Gazi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>I. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Murat</a:t>
+              <a:t>I. Ahmed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>II. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldırım Bayezid</a:t>
+              <a:t>III. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Safevi Devleti'ne karşı kazanılan ve Doğu Anadolu'nun güvenliğini sağlayan 1514 tarihli savaş hangisidir?</a:t>
+              <a:t>Osmanlı Devleti'nde ilk altın parayı kim bastırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Turnadağ Savaşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orhan Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mercidabık Savaşı</a:t>
+              <a:t>I. Murad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çaldıran Savaşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Osman Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ridaniye Savaşı</a:t>
+              <a:t>Fatih Sultan Mehmed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet döneminde Karadeniz'i bir 'Türk Gölü' haline getiren önemli gelişme nedir?</a:t>
+              <a:t>Katip Çelebi'nin meşhur coğrafya eseri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırım'ın fethi</a:t>
+              <a:t>Cihannüma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıbrıs'ın fethi</a:t>
+              <a:t>Tarih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rodos'un fethi</a:t>
+              <a:t>Seyahatname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belgrad'ın fethi</a:t>
+              <a:t>Kitab-ı Bahriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin yükselme döneminde en uzun süre tahtta kalan padişah kimdir?</a:t>
+              <a:t>Mimar Sinan'ın İstanbul'daki eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Bayezid</a:t>
+              <a:t>Selimiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>Süleymaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:t>Üç Şerefeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:t>İshak Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Sultan Mehmet, hangi şehir devletinin fethiyle Bizans'ın yeniden dirilme umutlarını tamamen sona erdirmiştir?</a:t>
+              <a:t>Hürrem Sultan'ın eşi olan padişah kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Trabzon Rum İmparatorluğu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ragusa Cumhuriyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ceneviz kolonileri</a:t>
+              <a:t>II. Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Venedik Cumhuriyeti</a:t>
+              <a:t>Fatih Sultan Mehmed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim döneminde hangi savaş ile Memlük Devleti'ne son verilmiştir?</a:t>
+              <a:t>İstanbul'un fethiyle birlikte 'Fatih' unvanını alan ve Orta Çağ'ı kapatan Osmanlı padişahı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ridaniye Savaşı</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çaldıran Savaşı</a:t>
+              <a:t>II. Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varna Savaşı</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otlukbeli Savaşı</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman'ın 'Muhteşem' olarak anılmasında büyük payı olan, Osmanlı'nın Avrupa'da ilerlemesini sağlayan stratejik merkez neresidir?</a:t>
+              <a:t>1517 Mısır Seferi ile Halifeliğin Osmanlı'ya geçmesini sağlayan padişah hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,117 +13999,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Viyana</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Belgrad</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Budin</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>II. Murat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki padişahlardan hangisi 'Yükselme Dönemi' içerisinde yer almaz?</a:t>
+              <a:t>Osmanlı Devleti'nin denizlerdeki hakimiyetini pekiştiren, 1538 yılında gerçekleşen deniz savaşı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Preveze Deniz Zaferi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Bayezid</a:t>
+              <a:t>Çeşme Baskını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>III. Mustafa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnebahtı Deniz Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:t>Sinop Baskını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimar Sinan'ın 'Ustalık Eserim' olarak nitelendirdiği, İstanbul'un siluetini süsleyen cami hangisidir?</a:t>
+              <a:t>Kanuni Sultan Süleyman döneminde Macaristan Krallığı'na son veren savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehzade Camii</a:t>
+              <a:t>Varna Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süleymaniye Camii</a:t>
+              <a:t>Çaldıran Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rüstem Paşa Camii</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mohaç Meydan Muharebesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Selimiye Camii</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>II. Kosova Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı sanatında kitap süsleme sanatı olarak bilinen, altın yaldız ve boya ile yapılan bezeme türü nedir?</a:t>
+              <a:t>Osmanlı tarihinde 'Yükselme Dönemi' hangi padişahın tahta çıkmasıyla başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tezhip</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orhan Gazi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Minyatür</a:t>
+              <a:t>II. Murat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ebru</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hat</a:t>
+              <a:t>Yıldırım Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı mimarisinde yapıların dış duvarlarında kullanılan, özellikle İznik ile özdeşleşmiş olan pişmiş toprak tabanlı süsleme sanatı hangisidir?</a:t>
+              <a:t>Safevi Devleti'ne karşı kazanılan ve Doğu Anadolu'nun güvenliğini sağlayan 1514 tarihli savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kakmacılık</a:t>
+              <a:t>Turnadağ Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dökümcülük</a:t>
+              <a:t>Mercidabık Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çinicilik</a:t>
+              <a:t>Çaldıran Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oymacılık</a:t>
+              <a:t>Ridaniye Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nde güzel yazı yazma sanatı olan 'Hat' sanatında, eserleri icazet alan kişilere ne ad verilir?</a:t>
+              <a:t>Fatih Sultan Mehmet döneminde Karadeniz'i bir 'Türk Gölü' haline getiren önemli gelişme nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,117 +18457,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Müzehhip</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kırım'ın fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hattat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kıbrıs'ın fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cildci</a:t>
+              <a:t>Rodos'un fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nakkaş</a:t>
+              <a:t>Belgrad'ın fethi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı'da geleneksel gölge oyunu olan Karagöz ve Hacivat'ta, deri tasvirlerin oynatıldığı perdeye ne ad verilir?</a:t>
+              <a:t>Osmanlı Devleti'nin yükselme döneminde en uzun süre tahtta kalan padişah kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sema alanı</a:t>
+              <a:t>II. Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sahne</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gösterim alanı</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayal perdesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı saray mutfağının ve devlet protokolünün yönetildiği, İstanbul'daki ana saray hangisidir?</a:t>
+              <a:t>Fatih Sultan Mehmet, hangi şehir devletinin fethiyle Bizans'ın yeniden dirilme umutlarını tamamen sona erdirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,117 +19943,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldız Sarayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Trabzon Rum İmparatorluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Topkapı Sarayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ragusa Cumhuriyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çırağan Sarayı</a:t>
+              <a:t>Ceneviz kolonileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dolmabahçe Sarayı</a:t>
+              <a:t>Venedik Cumhuriyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı müziğinde kullanılan ve 18. yüzyılda Avrupa'yı da etkileyen, ziller ve davulların ön planda olduğu askeri bando takımı nedir?</a:t>
+              <a:t>Yavuz Sultan Selim döneminde hangi savaş ile Memlük Devleti'ne son verilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mevlevi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ridaniye Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neyzen</a:t>
+              <a:t>Çaldıran Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sazende</a:t>
+              <a:t>Varna Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mehter</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Otlukbeli Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı döneminde suyun akışını sağlamak ve şehirlere su taşımak için inşa edilen mimari yapılar hangisidir?</a:t>
+              <a:t>Kanuni Sultan Süleyman'ın 'Muhteşem' olarak anılmasında büyük payı olan, Osmanlı'nın Avrupa'da ilerlemesini sağlayan stratejik merkez neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmaret</a:t>
+              <a:t>Viyana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kervansaray</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Belgrad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedesten</a:t>
+              <a:t>Budin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Su kemeri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı minyatür sanatının en önemli temsilcilerinden biri olan ve Kanuni Sultan Süleyman dönemini eserlerinde detaylandıran sanatçı kimdir?</a:t>
+              <a:t>Aşağıdaki padişahlardan hangisi 'Yükselme Dönemi' içerisinde yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şeyh Hamdullah</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hoca Ali Rıza</a:t>
+              <a:t>II. Bayezid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,117 +22408,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Levni</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>III. Mustafa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Matrakçı Nasuh</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı mimarisinde genellikle çarşıların içinde yer alan, değerli kumaş ve eşyaların satıldığı kapalı yapılara ne denir?</a:t>
+              <a:t>Mimar Sinan'ın 'Ustalık Eserim' olarak nitelendirdiği, İstanbul'un siluetini süsleyen cami hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arasta</a:t>
+              <a:t>Şehzade Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bedesten</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Süleymaniye Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Külliye</a:t>
+              <a:t>Rüstem Paşa Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tabhane</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Selimiye Camii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı'da 'Lale Devri' sanat anlayışının en belirgin olduğu, Batı etkilerinin mimariye girmeye başladığı dönem hangi padişah zamanıdır?</a:t>
+              <a:t>Osmanlı sanatında kitap süsleme sanatı olarak bilinen, altın yaldız ve boya ile yapılan bezeme türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>III. Selim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tezhip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Mahmut</a:t>
+              <a:t>Minyatür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. Ahmet</a:t>
+              <a:t>Ebru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>III. Ahmet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı'da bir caminin etrafında medrese, imaret, kütüphane ve hastane gibi yapıların birleşmesiyle oluşan sosyal tesislere ne ad verilir?</a:t>
+              <a:t>Osmanlı mimarisinde yapıların dış duvarlarında kullanılan, özellikle İznik ile özdeşleşmiş olan pişmiş toprak tabanlı süsleme sanatı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darüşşifa</a:t>
+              <a:t>Kakmacılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekke</a:t>
+              <a:t>Dökümcülük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zaviye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çinicilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Külliye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oymacılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimar Sinan'ın 'Ustalık Eserim' olarak adlandırdığı, Edirne'de bulunan cami hangisidir?</a:t>
+              <a:t>Osmanlı Devleti'nde güzel yazı yazma sanatı olan 'Hat' sanatında, eserleri icazet alan kişilere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüstem Paşa Camii</a:t>
+              <a:t>Müzehhip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,117 +26005,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şehzade Camii</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hattat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Selimiye Camii</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cildci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süleymaniye Camii</a:t>
+              <a:t>Nakkaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>