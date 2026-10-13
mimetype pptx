--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş tipi bir Pokémon, hangi tipteki bir Pokémon'a karşı süper etkili (super effective) hasar verir?</a:t>
+              <a:t>Bulbasaur, Charmander ve Squirtle hangi tip Pokémon'lardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaya</a:t>
+              <a:t>Psişik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Efsanevi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çimen</a:t>
+              <a:t>Başlangıç (Starter)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderha</a:t>
+              <a:t>Hayalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaya (Rock) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémon dünyasında Pokémon eğitmek için kullanılan yere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş</a:t>
+              <a:t>Pokémon Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer</a:t>
+              <a:t>Safari Zone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan</a:t>
+              <a:t>Poké Mart</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Pokémon Gym</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik (Steel) tipi, savunma açısından en dirençli tiplerden biridir; hangi tip saldırılara karşı dirençli değildir?</a:t>
+              <a:t>Pokémon serisinde tür avantajı tablosunda 'Su' tipi 'Ateş' tipine karşı nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş</a:t>
+              <a:t>Zayıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normal</a:t>
+              <a:t>Etkisiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peri</a:t>
+              <a:t>Daha etkili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan</a:t>
+              <a:t>Aynı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Böcek (Bug) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémonları iyileştiren tesise ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş</a:t>
+              <a:t>Pokémon Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık</a:t>
+              <a:t>Pokémon House</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psişik</a:t>
+              <a:t>Pokémon Shop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zehir</a:t>
+              <a:t>Pokémon Lab</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genetik Pokémon olarak bilinen ve Mew'in DNA'sından yaratılan efsanevi Pokémon hangisidir?</a:t>
+              <a:t>Eğitmenlerin Pokémonlarını yarıştırdığı turnuvalara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mewtwo</a:t>
+              <a:t>Pokémon Club</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lugia</a:t>
+              <a:t>Pokémon School</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deoxys</a:t>
+              <a:t>Pokémon League</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rayquaza</a:t>
+              <a:t>Pokémon Party</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon dünyasını yarattığına inanılan ve 'Orijinal Pokémon' olarak kabul edilen efsanevi varlık hangisidir?</a:t>
+              <a:t>Pokémon dünyasında Pokémonları taşımak için kullanılan teknolojik alet nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dialga</a:t>
+              <a:t>Potion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Palkia</a:t>
+              <a:t>Pokéball</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Giratina</a:t>
+              <a:t>Pokedex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arceus</a:t>
+              <a:t>Badge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johto bölgesinin simgesi olan ve gümüş kanatlarıyla bilinen efsanevi kuş Pokémon hangisidir?</a:t>
+              <a:t>Pokémonlar hakkında bilgi içeren dijital ansiklopediye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lugia</a:t>
+              <a:t>Pokémap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zapdos</a:t>
+              <a:t>Pokédex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Articuno</a:t>
+              <a:t>Pokéinfo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ho-Oh</a:t>
+              <a:t>Pokélog</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanı kontrol etme yeteneğine sahip olan ve Sinnoh efsanelerinde yer alan Pokémon hangisidir?</a:t>
+              <a:t>Pokémon savaşlarında eğitmenlerin kazandığı nişanlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shaymin</a:t>
+              <a:t>Trophy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darkrai</a:t>
+              <a:t>Medal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dialga</a:t>
+              <a:t>Badge (Rozet)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cresselia</a:t>
+              <a:t>Coin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hoenn bölgesinde okyanusları genişletme gücüne sahip olan efsanevi Pokémon hangisidir?</a:t>
+              <a:t>Pokémon türlerinden 'Grass' (Çimen) tipi, hangi türe karşı zayıftır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rayquaza</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Groudon</a:t>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manaphy</a:t>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyogre</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç efsanevi köpek (Raikou, Entei, Suicune) hangi efsanevi Pokémon tarafından diriltilmiştir?</a:t>
+              <a:t>Pokémon oyunlarında başlangıçta seçilen Pokémonlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ho-Oh</a:t>
+              <a:t>First Gen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Celebi</a:t>
+              <a:t>Basic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lugia</a:t>
+              <a:t>Origin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jirachi</a:t>
+              <a:t>Starter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzaydan gelen ve DNA yapısını değiştirebilen efsanevi Pokémon hangisidir?</a:t>
+              <a:t>Pokémonların savaşırken kullandığı özel yeteneklere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mew</a:t>
+              <a:t>Moves</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genesect</a:t>
+              <a:t>Skills</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deoxys</a:t>
+              <a:t>Powers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Victini</a:t>
+              <a:t>Actions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrik tipi saldırılar, hangi tip üzerinde hiçbir etkiye sahip değildir?</a:t>
+              <a:t>Pokémonların evrim geçirmesini sağlayan süreç nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Deneyim puanı kazanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Uçmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan</a:t>
+              <a:t>Yemek yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer</a:t>
+              <a:t>Sadece uyumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanto bölgesinin üç efsanevi kuşundan 'ateş' elementini temsil eden hangisidir?</a:t>
+              <a:t>Pokémon dünyasında nadir bulunan ve özel güçleri olan Pokémonlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zapdos</a:t>
+              <a:t>Common</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lugia</a:t>
+              <a:t>Tame</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Articuno</a:t>
+              <a:t>Legendary</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moltres</a:t>
+              <a:t>Wild</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Regi üçlüsünün (Regirock, Regice, Registeel) lideri olarak bilinen Pokémon hangisidir?</a:t>
+              <a:t>Pokémon oyunlarında 'TM' kısaltması ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heatran</a:t>
+              <a:t>Technical Machine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Regigigas</a:t>
+              <a:t>Tactical Move</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uxie</a:t>
+              <a:t>Training Manual</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azelf</a:t>
+              <a:t>Total Master</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unova bölgesinde 'Gerçeklik' (Truth) idealini temsil eden efsanevi ejderha hangisidir?</a:t>
+              <a:t>Pokémon savaşında rakip Pokémonun canı tükendiğinde ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reshiram</a:t>
+              <a:t>Korkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyurem</a:t>
+              <a:t>Bayılır (Faint)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zekrom</a:t>
+              <a:t>Uyur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cobalion</a:t>
+              <a:t>Kaçar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi boyutunda (Distortion World) yaşayan ve antimaddeyi temsil eden Pokémon hangisidir?</a:t>
+              <a:t>Pokémon dünyasında 'Berry' (Meyve) ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Giratina</a:t>
+              <a:t>Savaş başlatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Palkia</a:t>
+              <a:t>Evrim geçirtme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dialga</a:t>
+              <a:t>İyileştirme veya güçlendirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cresselia</a:t>
+              <a:t>Pokéball üretme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalos bölgesinde yaşamı temsil eden ve X versiyonunun efsanevi Pokémonu hangisidir?</a:t>
+              <a:t>Pokémon evrim geçirdiğinde hangisi değişmez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zygarde</a:t>
+              <a:t>Tür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Xerneas</a:t>
+              <a:t>Boyut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yveltal</a:t>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diancie</a:t>
+              <a:t>Görünüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1996 yılında Japonya'da piyasaya sürülen ilk Pokémon oyunları hangileridir?</a:t>
+              <a:t>Pokémonları yakalamak için kullanılan temel alet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Yellow ve Pikachu</a:t>
+              <a:t>Badge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Blue ve Red</a:t>
+              <a:t>Poké Ball</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Red ve Green</a:t>
+              <a:t>Pokedex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:t>Gym</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Game Boy Color döneminde çıkan ve Pokémon'u renkli ekranla tanıştıran oyun hangisidir?</a:t>
+              <a:t>Pokémonların bilgilerinin kayıtlı olduğu cihaz nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Ruby</a:t>
+              <a:t>Pokedex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Yellow</a:t>
+              <a:t>Gym Badge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Crystal</a:t>
+              <a:t>Trainer Card</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:t>Poke Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nintendo DS platformunda çıkan ilk ana seri Pokémon oyunları hangileridir?</a:t>
+              <a:t>Pokémon türü ile Pokémon tipi arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon HeartGold ve SoulSilver</a:t>
+              <a:t>Tür ismi, tip özelliğini kapsar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Platinum</a:t>
+              <a:t>Tür ismi, tip özelliğidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Diamond ve Pearl</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Black ve White</a:t>
+              <a:t>İkisi de aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde 'Mega Evrim' (Mega Evolution) mekaniği ilk kez hangi nesil oyunlarında tanıtılmıştır?</a:t>
+              <a:t>Pokémon tipi ile Pokémon yeteneği arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen 6 (X/Y)</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen 5 (Black/White)</a:t>
+              <a:t>İkisi de saldırıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen 8 (Sword/Shield)</a:t>
+              <a:t>Tip savaşta pasiftir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen 7 (Sun/Moon)</a:t>
+              <a:t>Yetenek savaşta pasiftir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Game Boy Advance döneminde çıkan ve Hoenn bölgesinde geçen oyunlar hangileridir?</a:t>
+              <a:t>Yaban Pokémonu ile Eğitmen Pokémonu arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon FireRed ve LeafGreen</a:t>
+              <a:t>Hepsi doğrudur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Ruby ve Sapphire</a:t>
+              <a:t>Yabanlar vahşidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Emerald ve Crystal</a:t>
+              <a:t>Eğitmenler daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:t>Yabanların sahibi yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perili (Ghost) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Roka Takımı'nın (Team Rocket) en bilinen üyeleri kimlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık</a:t>
+              <a:t>Dawn ve Barry</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş</a:t>
+              <a:t>May ve Max</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psişik</a:t>
+              <a:t>Ash ve Brock</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normal</a:t>
+              <a:t>Jessie ve James</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nintendo Switch'in ilk ana seri Pokémon oyunları olan 'Let's Go, Pikachu! ve Eevee!' hangi bölgede geçmektedir?</a:t>
+              <a:t>H.M. ile T.M. arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johto</a:t>
+              <a:t>T.M. daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinnoh</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalos</a:t>
+              <a:t>H.M. daha nadirdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanto</a:t>
+              <a:t>H.M. unutulamaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde 'Z-Move' (Z-Hamlesi) mekaniği hangi nesil oyunlarının bir özelliğidir?</a:t>
+              <a:t>Pokémon Gym Lideri ile Elit Dörtlü arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sun ve Moon</a:t>
+              <a:t>Elit Dörtlü daha zordur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Black ve White</a:t>
+              <a:t>Liderler daha çok Pokémona sahiptir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sword ve Shield</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon X ve Y</a:t>
+              <a:t>Liderler daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sword ve Shield oyunlarında tanıtılan devasa Pokémon savaşlarına ne ad verilir?</a:t>
+              <a:t>Pokémon tipi ile saldırı tipi arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ultra Burst</a:t>
+              <a:t>Saldırı tipi sadece bir türdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dynamax</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gigantamax</a:t>
+              <a:t>Saldırı tipi sabittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tera Raid</a:t>
+              <a:t>Pokémonun tipi sabittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde gece ve gündüz döngüsü ilk kez hangi oyunlarla seriye eklenmiştir?</a:t>
+              <a:t>Pokémon yumurtası ile Pokémon arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Ruby ve Sapphire</a:t>
+              <a:t>Yumurtalar savaşamaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Diamond ve Pearl</a:t>
+              <a:t>Yumurtalar daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Red ve Blue</a:t>
+              <a:t>Yumurtadan Pokémon çıkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinnoh bölgesinde geçen ve Nintendo Switch'te yayımlanan 'remake' oyunların adı nedir?</a:t>
+              <a:t>Ateş tipi bir Pokémon, hangi tipteki bir Pokémon'a karşı süper etkili (super effective) hasar verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Legends: Arceus</a:t>
+              <a:t>Kaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Omega Ruby ve Alpha Sapphire</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brilliant Diamond ve Shining Pearl</a:t>
+              <a:t>Çimen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ultra Sun ve Ultra Moon</a:t>
+              <a:t>Ejderha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinin tamamen açık dünya yapısına ilk kez yaklaştığı Nintendo Switch oyunu hangisidir?</a:t>
+              <a:t>Elektrik tipi saldırılar, hangi tip üzerinde hiçbir etkiye sahip değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Scarlet ve Violet</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sword ve Shield</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Legends: Arceus</a:t>
+              <a:t>Uçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Let's Go</a:t>
+              <a:t>Yer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde 'Terastal' fenomeni hangi bölgeye özgüdür?</a:t>
+              <a:t>Perili (Ghost) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alola</a:t>
+              <a:t>Karanlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hisui</a:t>
+              <a:t>Dövüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paldea</a:t>
+              <a:t>Psişik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galar</a:t>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ash Ketchum, Pokémon eğitmeni olma yolculuğuna hangi şehirden başlamıştır?</a:t>
+              <a:t>Ejderha (Dragon) tipi, oyunlarda hangi tipe karşı süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cerulean Şehri</a:t>
+              <a:t>Peri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pallet Kasabası</a:t>
+              <a:t>Ejderha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lavender Kasabası</a:t>
+              <a:t>Buz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vermilion Şehri</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ash'in ilk Pokémon'u olan Pikachu, neden bir Poké topunun içinde kalmayı reddeder?</a:t>
+              <a:t>Su tipi bir Pokémon, hangi tipe karşı zayıftır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poké topu bozuktur</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrik gücü topu patlatmaktadır</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İçeride kendini kısıtlanmış hisseder</a:t>
+              <a:t>Buz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ash onu zorla sokmaya çalışmıştır</a:t>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ash'in Kanto bölgesindeki ana rakiplerinden biri olan ve her zaman 'Görüşürüz' diyen kişi kimdir?</a:t>
+              <a:t>Dövüş (Fighting) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brock</a:t>
+              <a:t>Psişik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tracey</a:t>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gary Oak</a:t>
+              <a:t>Peri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cilan</a:t>
+              <a:t>Uçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderha (Dragon) tipi, oyunlarda hangi tipe karşı süper etkilidir?</a:t>
+              <a:t>Pokémon türlerinden hangisi elektrik tipine karşı zayıftır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peri</a:t>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderha</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buz</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Team Rocket (Roket Takımı) üyeleri Jessie ve James'in her zaman yanında taşıdığı konuşan Pokémon hangisidir?</a:t>
+              <a:t>Buz (Ice) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koffing</a:t>
+              <a:t>Çimen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meowth</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wobbuffet</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekans</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su tipi bir Pokémon, hangi tipe karşı zayıftır?</a:t>
+              <a:t>Pokémon'un açılımı hangi iki kelimeden gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Pocket Monsters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş</a:t>
+              <a:t>Popular Monsters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buz</a:t>
+              <a:t>Power Monsters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrik</a:t>
+              <a:t>Poke Machines</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş (Fighting) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémon serisinde Pokémonları iyileştiren merkezlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psişik</a:t>
+              <a:t>Pokémon Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normal</a:t>
+              <a:t>Pokémon Hospital</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peri</a:t>
+              <a:t>Pokémon Shop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan</a:t>
+              <a:t>Pokémon Clinic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buz (Ice) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémon dünyasının profesörü olarak bilinen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çimen</a:t>
+              <a:t>Profesör Birch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Profesör Ivy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Profesör Elm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş</a:t>
+              <a:t>Profesör Oak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zehir (Poison) tipi saldırılar, hangi tipe karşı süper etkilidir?</a:t>
+              <a:t>Pokémonların türleri (tip) savaş sisteminde neyi belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zemin</a:t>
+              <a:t>Avantaj ve dezavantaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayalet</a:t>
+              <a:t>Boy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peri</a:t>
+              <a:t>Kilo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaya</a:t>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık (Dark) tipi, hangi tipe karşı tamamen bağışıktır (etkisiz kılar)?</a:t>
+              <a:t>Pokémon'da 'Legendary' (Efsanevi) ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psişik</a:t>
+              <a:t>Evrimleşmiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayalet</a:t>
+              <a:t>Çok yaygın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zehir</a:t>
+              <a:t>Çok nadir ve güçlü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş</a:t>
+              <a:t>Zayıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>