--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş tipi bir Pokémon, hangi tipteki bir Pokémon'a karşı süper etkili (super effective) hasar verir?</a:t>
+              <a:t>Bulbasaur, Charmander ve Squirtle hangi tip Pokémon'lardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaya</a:t>
+              <a:t>Psişik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Efsanevi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çimen</a:t>
+              <a:t>Başlangıç (Starter)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderha</a:t>
+              <a:t>Hayalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaya (Rock) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémon dünyasında Pokémon eğitmek için kullanılan yere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş</a:t>
+              <a:t>Pokémon Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer</a:t>
+              <a:t>Safari Zone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,117 +1604,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uçan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Poké Mart</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çelik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémon Gym</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik (Steel) tipi, savunma açısından en dirençli tiplerden biridir; hangi tip saldırılara karşı dirençli değildir?</a:t>
+              <a:t>Pokémon serisinde tür avantajı tablosunda 'Su' tipi 'Ateş' tipine karşı nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dövüş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zayıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normal</a:t>
+              <a:t>Etkisiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Peri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha etkili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan</a:t>
+              <a:t>Aynı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Böcek (Bug) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémonları iyileştiren tesise ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ateş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémon Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık</a:t>
+              <a:t>Pokémon House</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Psişik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémon Shop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zehir</a:t>
+              <a:t>Pokémon Lab</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genetik Pokémon olarak bilinen ve Mew'in DNA'sından yaratılan efsanevi Pokémon hangisidir?</a:t>
+              <a:t>Eğitmenlerin Pokémonlarını yarıştırdığı turnuvalara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mewtwo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémon Club</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lugia</a:t>
+              <a:t>Pokémon School</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deoxys</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémon League</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rayquaza</a:t>
+              <a:t>Pokémon Party</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon dünyasını yarattığına inanılan ve 'Orijinal Pokémon' olarak kabul edilen efsanevi varlık hangisidir?</a:t>
+              <a:t>Pokémon dünyasında Pokémonları taşımak için kullanılan teknolojik alet nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dialga</a:t>
+              <a:t>Potion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Palkia</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokéball</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Giratina</a:t>
+              <a:t>Pokedex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arceus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Badge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johto bölgesinin simgesi olan ve gümüş kanatlarıyla bilinen efsanevi kuş Pokémon hangisidir?</a:t>
+              <a:t>Pokémonlar hakkında bilgi içeren dijital ansiklopediye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,117 +5083,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lugia</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zapdos</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokédex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Articuno</a:t>
+              <a:t>Pokéinfo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ho-Oh</a:t>
+              <a:t>Pokélog</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanı kontrol etme yeteneğine sahip olan ve Sinnoh efsanelerinde yer alan Pokémon hangisidir?</a:t>
+              <a:t>Pokémon savaşlarında eğitmenlerin kazandığı nişanlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shaymin</a:t>
+              <a:t>Trophy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darkrai</a:t>
+              <a:t>Medal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dialga</a:t>
+              <a:t>Badge (Rozet)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cresselia</a:t>
+              <a:t>Coin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hoenn bölgesinde okyanusları genişletme gücüne sahip olan efsanevi Pokémon hangisidir?</a:t>
+              <a:t>Pokémon türlerinden 'Grass' (Çimen) tipi, hangi türe karşı zayıftır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rayquaza</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Groudon</a:t>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manaphy</a:t>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyogre</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç efsanevi köpek (Raikou, Entei, Suicune) hangi efsanevi Pokémon tarafından diriltilmiştir?</a:t>
+              <a:t>Pokémon oyunlarında başlangıçta seçilen Pokémonlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ho-Oh</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>First Gen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Celebi</a:t>
+              <a:t>Basic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lugia</a:t>
+              <a:t>Origin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jirachi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Starter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzaydan gelen ve DNA yapısını değiştirebilen efsanevi Pokémon hangisidir?</a:t>
+              <a:t>Pokémonların savaşırken kullandığı özel yeteneklere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mew</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Moves</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genesect</a:t>
+              <a:t>Skills</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deoxys</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Powers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Victini</a:t>
+              <a:t>Actions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrik tipi saldırılar, hangi tip üzerinde hiçbir etkiye sahip değildir?</a:t>
+              <a:t>Pokémonların evrim geçirmesini sağlayan süreç nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Su</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deneyim puanı kazanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Uçmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan</a:t>
+              <a:t>Yemek yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece uyumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanto bölgesinin üç efsanevi kuşundan 'ateş' elementini temsil eden hangisidir?</a:t>
+              <a:t>Pokémon dünyasında nadir bulunan ve özel güçleri olan Pokémonlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zapdos</a:t>
+              <a:t>Common</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lugia</a:t>
+              <a:t>Tame</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Articuno</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Legendary</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Moltres</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Wild</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Regi üçlüsünün (Regirock, Regice, Registeel) lideri olarak bilinen Pokémon hangisidir?</a:t>
+              <a:t>Pokémon oyunlarında 'TM' kısaltması ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,117 +10284,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Heatran</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Technical Machine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Regigigas</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tactical Move</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uxie</a:t>
+              <a:t>Training Manual</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azelf</a:t>
+              <a:t>Total Master</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unova bölgesinde 'Gerçeklik' (Truth) idealini temsil eden efsanevi ejderha hangisidir?</a:t>
+              <a:t>Pokémon savaşında rakip Pokémonun canı tükendiğinde ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,117 +11027,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reshiram</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Korkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kyurem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bayılır (Faint)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zekrom</a:t>
+              <a:t>Uyur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cobalion</a:t>
+              <a:t>Kaçar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi boyutunda (Distortion World) yaşayan ve antimaddeyi temsil eden Pokémon hangisidir?</a:t>
+              <a:t>Pokémon dünyasında 'Berry' (Meyve) ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Giratina</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Savaş başlatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Palkia</a:t>
+              <a:t>Evrim geçirtme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dialga</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İyileştirme veya güçlendirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cresselia</a:t>
+              <a:t>Pokéball üretme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalos bölgesinde yaşamı temsil eden ve X versiyonunun efsanevi Pokémonu hangisidir?</a:t>
+              <a:t>Pokémon evrim geçirdiğinde hangisi değişmez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zygarde</a:t>
+              <a:t>Tür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Xerneas</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Boyut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yveltal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diancie</a:t>
+              <a:t>Görünüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1996 yılında Japonya'da piyasaya sürülen ilk Pokémon oyunları hangileridir?</a:t>
+              <a:t>Pokémonları yakalamak için kullanılan temel alet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Yellow ve Pikachu</a:t>
+              <a:t>Badge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,117 +13374,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Blue ve Red</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Poké Ball</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Red ve Green</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokedex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:t>Gym</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Game Boy Color döneminde çıkan ve Pokémon'u renkli ekranla tanıştıran oyun hangisidir?</a:t>
+              <a:t>Pokémonların bilgilerinin kayıtlı olduğu cihaz nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Ruby</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokedex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Yellow</a:t>
+              <a:t>Gym Badge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Crystal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Trainer Card</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:t>Poke Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nintendo DS platformunda çıkan ilk ana seri Pokémon oyunları hangileridir?</a:t>
+              <a:t>Pokémon türü ile Pokémon tipi arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon HeartGold ve SoulSilver</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tür ismi, tip özelliğini kapsar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Platinum</a:t>
+              <a:t>Tür ismi, tip özelliğidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Diamond ve Pearl</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Black ve White</a:t>
+              <a:t>İkisi de aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde 'Mega Evrim' (Mega Evolution) mekaniği ilk kez hangi nesil oyunlarında tanıtılmıştır?</a:t>
+              <a:t>Pokémon tipi ile Pokémon yeteneği arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gen 6 (X/Y)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen 5 (Black/White)</a:t>
+              <a:t>İkisi de saldırıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen 8 (Sword/Shield)</a:t>
+              <a:t>Tip savaşta pasiftir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gen 7 (Sun/Moon)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yetenek savaşta pasiftir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Game Boy Advance döneminde çıkan ve Hoenn bölgesinde geçen oyunlar hangileridir?</a:t>
+              <a:t>Yaban Pokémonu ile Eğitmen Pokémonu arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,117 +16228,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon FireRed ve LeafGreen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hepsi doğrudur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Ruby ve Sapphire</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yabanlar vahşidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Emerald ve Crystal</a:t>
+              <a:t>Eğitmenler daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:t>Yabanların sahibi yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perili (Ghost) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Roka Takımı'nın (Team Rocket) en bilinen üyeleri kimlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık</a:t>
+              <a:t>Dawn ve Barry</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş</a:t>
+              <a:t>May ve Max</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,117 +17207,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Psişik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ash ve Brock</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Normal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jessie ve James</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nintendo Switch'in ilk ana seri Pokémon oyunları olan 'Let's Go, Pikachu! ve Eevee!' hangi bölgede geçmektedir?</a:t>
+              <a:t>H.M. ile T.M. arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johto</a:t>
+              <a:t>T.M. daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinnoh</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalos</a:t>
+              <a:t>H.M. daha nadirdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanto</a:t>
+              <a:t>H.M. unutulamaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde 'Z-Move' (Z-Hamlesi) mekaniği hangi nesil oyunlarının bir özelliğidir?</a:t>
+              <a:t>Pokémon Gym Lideri ile Elit Dörtlü arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sun ve Moon</a:t>
+              <a:t>Elit Dörtlü daha zordur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Black ve White</a:t>
+              <a:t>Liderler daha çok Pokémona sahiptir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sword ve Shield</a:t>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon X ve Y</a:t>
+              <a:t>Liderler daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sword ve Shield oyunlarında tanıtılan devasa Pokémon savaşlarına ne ad verilir?</a:t>
+              <a:t>Pokémon tipi ile saldırı tipi arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ultra Burst</a:t>
+              <a:t>Saldırı tipi sadece bir türdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dynamax</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gigantamax</a:t>
+              <a:t>Saldırı tipi sabittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tera Raid</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémonun tipi sabittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde gece ve gündüz döngüsü ilk kez hangi oyunlarla seriye eklenmiştir?</a:t>
+              <a:t>Pokémon yumurtası ile Pokémon arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Ruby ve Sapphire</a:t>
+              <a:t>Yumurtalar savaşamaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Gold ve Silver</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Diamond ve Pearl</a:t>
+              <a:t>Yumurtalar daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Red ve Blue</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yumurtadan Pokémon çıkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinnoh bölgesinde geçen ve Nintendo Switch'te yayımlanan 'remake' oyunların adı nedir?</a:t>
+              <a:t>Ateş tipi bir Pokémon, hangi tipteki bir Pokémon'a karşı süper etkili (super effective) hasar verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Legends: Arceus</a:t>
+              <a:t>Kaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Omega Ruby ve Alpha Sapphire</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brilliant Diamond ve Shining Pearl</a:t>
+              <a:t>Çimen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ultra Sun ve Ultra Moon</a:t>
+              <a:t>Ejderha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinin tamamen açık dünya yapısına ilk kez yaklaştığı Nintendo Switch oyunu hangisidir?</a:t>
+              <a:t>Elektrik tipi saldırılar, hangi tip üzerinde hiçbir etkiye sahip değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Scarlet ve Violet</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon Sword ve Shield</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,117 +21665,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Legends: Arceus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pokémon Let's Go</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pokémon serisinde 'Terastal' fenomeni hangi bölgeye özgüdür?</a:t>
+              <a:t>Perili (Ghost) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alola</a:t>
+              <a:t>Karanlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hisui</a:t>
+              <a:t>Dövüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paldea</a:t>
+              <a:t>Psişik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galar</a:t>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ash Ketchum, Pokémon eğitmeni olma yolculuğuna hangi şehirden başlamıştır?</a:t>
+              <a:t>Ejderha (Dragon) tipi, oyunlarda hangi tipe karşı süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cerulean Şehri</a:t>
+              <a:t>Peri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pallet Kasabası</a:t>
+              <a:t>Ejderha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lavender Kasabası</a:t>
+              <a:t>Buz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vermilion Şehri</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ash'in ilk Pokémon'u olan Pikachu, neden bir Poké topunun içinde kalmayı reddeder?</a:t>
+              <a:t>Su tipi bir Pokémon, hangi tipe karşı zayıftır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poké topu bozuktur</a:t>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrik gücü topu patlatmaktadır</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,117 +23894,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İçeride kendini kısıtlanmış hisseder</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ash onu zorla sokmaya çalışmıştır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ash'in Kanto bölgesindeki ana rakiplerinden biri olan ve her zaman 'Görüşürüz' diyen kişi kimdir?</a:t>
+              <a:t>Dövüş (Fighting) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brock</a:t>
+              <a:t>Psişik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,117 +24519,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tracey</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gary Oak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Peri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cilan</a:t>
+              <a:t>Uçan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ejderha (Dragon) tipi, oyunlarda hangi tipe karşı süper etkilidir?</a:t>
+              <a:t>Pokémon türlerinden hangisi elektrik tipine karşı zayıftır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peri</a:t>
+              <a:t>Normal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,117 +25262,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ejderha</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Buz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Team Rocket (Roket Takımı) üyeleri Jessie ve James'in her zaman yanında taşıdığı konuşan Pokémon hangisidir?</a:t>
+              <a:t>Buz (Ice) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,117 +25887,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Koffing</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çimen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,57 +26005,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Meowth</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wobbuffet</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekans</a:t>
+              <a:t>Ateş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su tipi bir Pokémon, hangi tipe karşı zayıftır?</a:t>
+              <a:t>Pokémon'un açılımı hangi iki kelimeden gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çelik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pocket Monsters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş</a:t>
+              <a:t>Popular Monsters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buz</a:t>
+              <a:t>Power Monsters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Elektrik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Poke Machines</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş (Fighting) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémon serisinde Pokémonları iyileştiren merkezlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,117 +27373,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Psişik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémon Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Normal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pokémon Hospital</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peri</a:t>
+              <a:t>Pokémon Shop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçan</a:t>
+              <a:t>Pokémon Clinic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buz (Ice) tipi saldırılar, hangi tip üzerinde süper etkilidir?</a:t>
+              <a:t>Pokémon dünyasının profesörü olarak bilinen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çimen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Profesör Birch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>Profesör Ivy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Profesör Elm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ateş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Profesör Oak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zehir (Poison) tipi saldırılar, hangi tipe karşı süper etkilidir?</a:t>
+              <a:t>Pokémonların türleri (tip) savaş sisteminde neyi belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zemin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avantaj ve dezavantaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayalet</a:t>
+              <a:t>Boy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Peri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kilo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaya</a:t>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık (Dark) tipi, hangi tipe karşı tamamen bağışıktır (etkisiz kılar)?</a:t>
+              <a:t>Pokémon'da 'Legendary' (Efsanevi) ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Psişik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evrimleşmiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,111 +29726,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayalet</a:t>
+              <a:t>Çok yaygın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zehir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok nadir ve güçlü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş</a:t>
+              <a:t>Zayıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>