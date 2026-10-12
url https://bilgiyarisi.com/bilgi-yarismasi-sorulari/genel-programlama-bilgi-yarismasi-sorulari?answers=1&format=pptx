--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da bir değişken tanımlarken aşağıdakilerden hangisi kural dışıdır?</a:t>
+              <a:t>Python dilini geliştiren kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,117 +625,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1degisken</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bill Gates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>degisken_adi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Guido van Rossum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>_degisken</a:t>
+              <a:t>Linus Torvalds</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>degisken1</a:t>
+              <a:t>Steve Jobs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da mantıksal 've' operatörü aşağıdakilerden hangisidir?</a:t>
+              <a:t>Python'da yorum satırı hangi karakterle başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>not</a:t>
+              <a:t>*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>and</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>//</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>&amp;&amp;</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>#</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>or</a:t>
+              <a:t>/</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da bir modülü kod dosyanıza dahil etmek için ne kullanılır?</a:t>
+              <a:t>Python dili hangi işletim sistemi üzerinde geliştirilmeye başlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>include</a:t>
+              <a:t>Android</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>import</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Windows</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>load</a:t>
+              <a:t>MS-DOS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>require</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABC dili tabanlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da hata yakalama bloğu hangisidir?</a:t>
+              <a:t>Python'da bir fonksiyon tanımlamak için hangi kelime kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,117 +2854,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>if-else</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>def</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,57 +2972,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>try-except</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>start-stop</a:t>
+              <a:t>func</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>do-while</a:t>
+              <a:t>define</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1959 yılında geliştirilen ve iş dünyası (Business) uygulamaları için tasarlanan, 'ortak iş dili' anlamına gelen dil hangisidir?</a:t>
+              <a:t>Python'un 'Zen of Python' felsefesinde hangisi vurgulanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BASIC</a:t>
+              <a:t>Daha fazla kod yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ALGOL</a:t>
+              <a:t>Zor olanı seçmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>COBOL</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha hızlı yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>FORTRAN</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karmaşıklıktan kaçınmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dennis Ritchie tarafından Bell Labs'de geliştirilen ve modern programlama dillerinin 'atası' kabul edilen dil hangisidir?</a:t>
+              <a:t>Python'da bir değişken tanımlarken aşağıdakilerden hangisi kural dışıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>C++</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1degisken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pascal</a:t>
+              <a:t>degisken_adi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>C</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>_degisken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Java</a:t>
+              <a:t>degisken1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bjarne Stroustrup tarafından C diline 'nesne yönelimli' (Object-Oriented) özellikler eklenerek oluşturulan dil hangisidir?</a:t>
+              <a:t>Python'da ekrana veri yazdırmak için kullanılan fonksiyon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,117 +5083,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>C#</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>print()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>C++</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>write()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Objective-C</a:t>
+              <a:t>input()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rust</a:t>
+              <a:t>echo()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Guido van Rossum tarafından geliştirilen ve 'okunabilirlik' odaklı yapısıyla günümüzün en popüler dillerinden biri olan hangisidir?</a:t>
+              <a:t>Bir Python listesindeki elemanları sıralamak için hangi metod kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruby</a:t>
+              <a:t>list.arrange()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PHP</a:t>
+              <a:t>list.order()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>JavaScript</a:t>
+              <a:t>list.sequence()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python</a:t>
+              <a:t>list.sort()</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Gosling tarafından 'Write Once, Run Anywhere' (Bir kez yaz, her yerde çalıştır) felsefesiyle geliştirilen dil hangisidir?</a:t>
+              <a:t>Python'da 'üs alma' operatörü aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Scala</a:t>
+              <a:t>^</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Java</a:t>
+              <a:t>**</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Swift</a:t>
+              <a:t>//</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kotlin</a:t>
+              <a:t>%%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1995 yılında Brendan Eich tarafından sadece 10 günde tasarlanan ve web tarayıcılarının vazgeçilmezi olan dil hangisidir?</a:t>
+              <a:t>Aşağıdaki veri tiplerinden hangisi değiştirilemez (immutable) özelliktedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>HTML</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>tuple</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TypeScript</a:t>
+              <a:t>set</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CSS</a:t>
+              <a:t>list</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>JavaScript</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dict</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Microsoft tarafından .NET platformu için geliştirilen, C++ ve Java'ya benzerliğiyle bilinen dil hangisidir?</a:t>
+              <a:t>Python'da bir fonksiyon tanımlamak için hangi anahtar kelime kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,117 +8055,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Visual Basic</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>def</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>C#</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>define</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F#</a:t>
+              <a:t>func</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Delphi</a:t>
+              <a:t>function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da ekrana veri yazdırmak için kullanılan fonksiyon hangisidir?</a:t>
+              <a:t>Python geliştiricileri tarafından benimsenen rehbere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>print()</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Python Law</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>write()</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zen of Python</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>input()</a:t>
+              <a:t>Python Bible</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>echo()</a:t>
+              <a:t>Python Rules</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri bilimi ve yapay zeka alanında, özellikle akademik dünyada yaygın olarak kullanılan en eski yüksek seviyeli dillerden hangisi bilimsel hesaplamalar için doğmuştur?</a:t>
+              <a:t>Aşağıdakilerden hangisi Python'da bir 'sözlük' (dictionary) yapısını temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lisp</a:t>
+              <a:t>['anahtar', 'değer']</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>FORTRAN</a:t>
+              <a:t>{'anahtar': 'değer'}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ada</a:t>
+              <a:t>{'anahtar', 'değer'}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prolog</a:t>
+              <a:t>('anahtar', 'değer')</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apple tarafından iOS ve macOS uygulama geliştirmek için Objective-C'nin yerine getirilen modern dil hangisidir?</a:t>
+              <a:t>Python'da tam sayı bölmesi (bölümün tam kısmını veren) operatörü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Swift</a:t>
+              <a:t>//</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rust</a:t>
+              <a:t>%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dart</a:t>
+              <a:t>**</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Go</a:t>
+              <a:t>/</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google tarafından geliştirilen, özellikle bulut sistemleri ve yüksek performanslı sunucular için tasarlanan dil hangisidir?</a:t>
+              <a:t>Python'da bir döngüyü sonlandırmak için kullanılan ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Go</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>exit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dart</a:t>
+              <a:t>stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lua</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>break</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Julia</a:t>
+              <a:t>continue</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Web sunucusu tarafında (server-side) çalışan ve PHP kısaltmasının açılımı başlangıçta neydi?</a:t>
+              <a:t>Python'da mantıksal 've' operatörü aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Programmed Hypertext Parser</a:t>
+              <a:t>not</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,117 +11888,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Public Host Protocol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>and</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Personal Home Page</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&amp;&amp;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PHP Hypertext Processor</a:t>
+              <a:t>or</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bellek güvenliği ve yüksek performansı birleştirmeyi hedefleyen, Mozilla tarafından desteklenen modern sistem programlama dili hangisidir?</a:t>
+              <a:t>Python'da bir modülü kod dosyanıza dahil etmek için ne kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zig</a:t>
+              <a:t>include</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>import</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rust</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>load</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Crystal</a:t>
+              <a:t>require</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir modelin eğitim verisini ezberleyip yeni veriler üzerinde başarısız olması durumuna ne ad verilir?</a:t>
+              <a:t>Python'da hata yakalama bloğu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Data Augmentation</a:t>
+              <a:t>if-else</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,117 +13374,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gradient Descent</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>try-except</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Overfitting</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>start-stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Underfitting</a:t>
+              <a:t>do-while</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir 'Supervised Learning' (Denetimli Öğrenme) algoritmasıdır?</a:t>
+              <a:t>1959 yılında geliştirilen ve iş dünyası (Business) uygulamaları için tasarlanan, 'ortak iş dili' anlamına gelen dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Principal Component Analysis</a:t>
+              <a:t>BASIC</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apriori Algorithm</a:t>
+              <a:t>ALGOL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,117 +14235,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>K-Means Clustering</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>COBOL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Linear Regression</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>FORTRAN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay sinir ağlarında, bir katmandan diğerine sinyal iletimini kontrol eden fonksiyonlara ne ad verilir?</a:t>
+              <a:t>Dennis Ritchie tarafından Bell Labs'de geliştirilen ve modern programlama dillerinin 'atası' kabul edilen dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Loss Function</a:t>
+              <a:t>C++</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backpropagation</a:t>
+              <a:t>Pascal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Activation Function</a:t>
+              <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Optimizer</a:t>
+              <a:t>Java</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri setindeki etiketlenmemiş verilerin gruplandırılması hangi öğrenme türüne girer?</a:t>
+              <a:t>Bjarne Stroustrup tarafından C diline 'nesne yönelimli' (Object-Oriented) özellikler eklenerek oluşturulan dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,111 +15491,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semi-supervised Learning</a:t>
+              <a:t>C#</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,117 +15603,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reinforcement Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>C++</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,57 +15721,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Unsupervised Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Objective-C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Rust</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derin öğrenme modellerinde ağırlıkların güncellenmesi için kullanılan temel algoritma hangisidir?</a:t>
+              <a:t>Guido van Rossum tarafından geliştirilen ve 'okunabilirlik' odaklı yapısıyla günümüzün en popüler dillerinden biri olan hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naive Bayes</a:t>
+              <a:t>Ruby</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Decision Tree</a:t>
+              <a:t>PHP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,117 +16464,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Backpropagation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>JavaScript</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Random Forest</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Python</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir Python listesindeki elemanları sıralamak için hangi metod kullanılır?</a:t>
+              <a:t>Python ne zaman yayınlanmaya başlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>list.arrange()</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1991</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>list.order()</a:t>
+              <a:t>1995</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>list.sequence()</a:t>
+              <a:t>2000</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>list.sort()</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1985</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yapay zeka modelinin tahmin başarısını ölçmek için kullanılan 'ortalama karesel hata' teriminin İngilizcesi nedir?</a:t>
+              <a:t>James Gosling tarafından 'Write Once, Run Anywhere' (Bir kez yaz, her yerde çalıştır) felsefesiyle geliştirilen dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Confusion Matrix</a:t>
+              <a:t>Scala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,117 +17832,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Accuracy Score</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Java</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mean Squared Error</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Swift</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Precision</a:t>
+              <a:t>Kotlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görüntü işleme ve bilgisayarlı görü (computer vision) için en yaygın kullanılan sinir ağı mimarisi hangisidir?</a:t>
+              <a:t>1995 yılında Brendan Eich tarafından sadece 10 günde tasarlanan ve web tarayıcılarının vazgeçilmezi olan dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SVM (Support Vector Machines)</a:t>
+              <a:t>HTML</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RNN (Recurrent Neural Networks)</a:t>
+              <a:t>TypeScript</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GAN (Generative Adversarial Networks)</a:t>
+              <a:t>CSS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CNN (Convolutional Neural Networks)</a:t>
+              <a:t>JavaScript</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ajanın bir ortamda ödül mekanizması üzerinden deneme-yanılma ile öğrenmesine ne denir?</a:t>
+              <a:t>Microsoft tarafından .NET platformu için geliştirilen, C++ ve Java'ya benzerliğiyle bilinen dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Clustering</a:t>
+              <a:t>Visual Basic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>C#</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Regression</a:t>
+              <a:t>F#</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deep Learning</a:t>
+              <a:t>Delphi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modelin eğitim sırasında öğrenme hızını belirleyen hiper-parametreye ne denir?</a:t>
+              <a:t>Veri bilimi ve yapay zeka alanında, özellikle akademik dünyada yaygın olarak kullanılan en eski yüksek seviyeli dillerden hangisi bilimsel hesaplamalar için doğmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batch Size</a:t>
+              <a:t>Lisp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Epoch</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>FORTRAN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Weights</a:t>
+              <a:t>Ada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Learning Rate</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Prolog</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal Dil İşleme (NLP) süreçlerinde metinleri sayısal vektörlere dönüştürme işlemine ne ad verilir?</a:t>
+              <a:t>Apple tarafından iOS ve macOS uygulama geliştirmek için Objective-C'nin yerine getirilen modern dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,117 +20686,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tokenization</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Swift</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Word Embedding</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rust</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lemmatization</a:t>
+              <a:t>Dart</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stemming</a:t>
+              <a:t>Go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir 'Classification' (Sınıflandırma) problemidir?</a:t>
+              <a:t>Google tarafından geliştirilen, özellikle bulut sistemleri ve yüksek performanslı sunucular için tasarlanan dil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>E-postanın spam olup olmadığını belirlemek</a:t>
+              <a:t>Go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müşteri harcama miktarını kestirmek</a:t>
+              <a:t>Dart</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava sıcaklığını tahmin etmek</a:t>
+              <a:t>Lua</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ev fiyat tahmini yapmak</a:t>
+              <a:t>Julia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri setindeki değişken sayısını azaltmak için kullanılan popüler yöntem hangisidir?</a:t>
+              <a:t>Web sunucusu tarafında (server-side) çalışan ve PHP kısaltmasının açılımı başlangıçta neydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Data Normalization</a:t>
+              <a:t>Programmed Hypertext Parser</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feature Scaling</a:t>
+              <a:t>Public Host Protocol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,117 +22408,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cross-Validation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Personal Home Page</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dimensionality Reduction</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>PHP Hypertext Processor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir web uygulamasında kullanıcı girdilerinin filtrelenmemesi sonucu veritabanı sorgularının manipüle edilmesine ne ad verilir?</a:t>
+              <a:t>Bellek güvenliği ve yüksek performansı birleştirmeyi hedefleyen, Mozilla tarafından desteklenen modern sistem programlama dili hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Man-in-the-Middle</a:t>
+              <a:t>Zig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cross-Site Scripting</a:t>
+              <a:t>Nim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,117 +23151,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Buffer Overflow</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rust</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>SQL Injection</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Crystal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kullanıcıları sahte bir web sitesine yönlendirerek bilgilerini çalmayı hedefleyen saldırı türü hangisidir?</a:t>
+              <a:t>Bir modelin eğitim verisini ezberleyip yeni veriler üzerinde başarısız olması durumuna ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DDoS</a:t>
+              <a:t>Data Augmentation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,117 +23776,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Phishing</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gradient Descent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Brute Force</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Overfitting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zero-day</a:t>
+              <a:t>Underfitting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi şifreleme (encryption) yöntemlerinden biri değildir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir 'Supervised Learning' (Denetimli Öğrenme) algoritmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AES</a:t>
+              <a:t>Principal Component Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RSA</a:t>
+              <a:t>Apriori Algorithm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>HTTPS</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>K-Means Clustering</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>DES</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Linear Regression</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da 'üs alma' operatörü aşağıdakilerden hangisidir?</a:t>
+              <a:t>Python hangi tür bir programlama dilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>^</a:t>
+              <a:t>Donanım dili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,117 +25262,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>**</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Makine dili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>//</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yorumlanan (Interpreted)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>%%</a:t>
+              <a:t>Derlenen (Compiled)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir sistemin kaynaklarını tüketerek hizmet veremez hale getirilmesine ne denir?</a:t>
+              <a:t>Yapay sinir ağlarında, bir katmandan diğerine sinyal iletimini kontrol eden fonksiyonlara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malware</a:t>
+              <a:t>Loss Function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rootkit</a:t>
+              <a:t>Backpropagation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denial of Service (DoS)</a:t>
+              <a:t>Activation Function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spyware</a:t>
+              <a:t>Optimizer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki veri tiplerinden hangisi değiştirilemez (immutable) özelliktedir?</a:t>
+              <a:t>Guido van Rossum'a verilen unvan nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,117 +26630,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>tuple</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Chief Developer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>set</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Benevolent Dictator for Life</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>list</a:t>
+              <a:t>Code Master</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dict</a:t>
+              <a:t>Python King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da bir fonksiyon tanımlamak için hangi anahtar kelime kullanılır?</a:t>
+              <a:t>Python dilinin en belirgin özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>def</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karmaşıklığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>define</a:t>
+              <a:t>Donanım bağımlılığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>func</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okunabilirliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>function</a:t>
+              <a:t>Hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi Python'da bir 'sözlük' (dictionary) yapısını temsil eder?</a:t>
+              <a:t>Python'da kod bloklarını belirlemek için ne kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>['anahtar', 'değer']</a:t>
+              <a:t>Etiketler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,57 +28234,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>{'anahtar': 'değer'}</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Süslü parantezler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>{'anahtar', 'değer'}</a:t>
+              <a:t>Noktalı virgül</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>('anahtar', 'değer')</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Girintiler (Indentation)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da tam sayı bölmesi (bölümün tam kısmını veren) operatörü hangisidir?</a:t>
+              <a:t>Python'un ana felsefesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>//</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kısıtlı kullanım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>%</a:t>
+              <a:t>Hız ve karmaşıklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>**</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Basitlik ve okunabilirlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>/</a:t>
+              <a:t>Donanım kontrolü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Python'da bir döngüyü sonlandırmak için kullanılan ifade hangisidir?</a:t>
+              <a:t>Python'daki paket yönetim aracının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>exit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,111 +29726,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>stop</a:t>
+              <a:t>npm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>break</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>apt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>continue</a:t>
+              <a:t>brew</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>