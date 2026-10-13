--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sigmund Freud'a göre, kişiliğin gerçeklik ilkesine göre hareket eden ve id ile süperego arasında denge kuran parçası hangisidir?</a:t>
+              <a:t>Bireyin grubun davranışlarına uyum sağlama eğilimine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Persona</a:t>
+              <a:t>Liderlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçaltı</a:t>
+              <a:t>Yalnızlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Libido</a:t>
+              <a:t>Bireyselleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ego</a:t>
+              <a:t>Sürü psikolojisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal bir çatışma anında, mantıksal açıklamalar üreterek durumu kendince haklı çıkarma mekanizması hangisidir?</a:t>
+              <a:t>Moda akımları hangi psikolojik duruma örnektir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantığa bürüme</a:t>
+              <a:t>Genetik zorunluluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer değiştirme</a:t>
+              <a:t>Sürü psikolojisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalıtma</a:t>
+              <a:t>Bireysel tercih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Bilimsel araştırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öfkesini asıl kaynağına değil de, daha az tehdit edici olan başka bir nesneye veya kişiye yöneltme mekanizması hangisidir?</a:t>
+              <a:t>Grup kararlarında uyum baskısı neye neden olabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepki oluşturma</a:t>
+              <a:t>Daha iyi verimliliğe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkar</a:t>
+              <a:t>Hatalı kararlara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Yaratıcı çözümlere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer değiştirme</a:t>
+              <a:t>Hızlı gelişime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Acı veren bir düşünceyi veya anıyı bilinçten tamamen uzaklaştırarak 'unutmak' hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Birey gruptan ayrışmaktan neden korkar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Kötü hava koşulları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telafi</a:t>
+              <a:t>Maddi kayıplar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Gelecek planları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerileme</a:t>
+              <a:t>Sosyal reddedilme kaygısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağlanma kuramının temellerini atan ve bebeklerin bakım verenle kurduğu ilişkiyi inceleyen psikolog kimdir?</a:t>
+              <a:t>Sürü psikolojisini kırmanın en etkili yolu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sigmund Freud</a:t>
+              <a:t>Daha çok bağırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>B.F. Skinner</a:t>
+              <a:t>Eleştirel düşünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Jung</a:t>
+              <a:t>Kalabalığa katılma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Bowlby</a:t>
+              <a:t>Sorgusuz itaat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi bağlanma stilinde birey, yakınlık kurmaktan kaçınır ve duygusal bağımsızlığına aşırı önem verir?</a:t>
+              <a:t>Sosyal uyum baskısı hangi yaş grubunda daha etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dağınık bağlanma</a:t>
+              <a:t>Hiçbir yaşta etkili değildir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaçıngan bağlanma</a:t>
+              <a:t>Bebeklikte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaygılı-kararsız bağlanma</a:t>
+              <a:t>Sadece yaşlılıkta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güvenli bağlanma</a:t>
+              <a:t>Ergenlikte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert Sternberg'in 'Aşkın Üçgen Kuramı'na göre, aşkın üç temel bileşeni nelerdir?</a:t>
+              <a:t>Sigmund Freud'a göre, kişiliğin gerçeklik ilkesine göre hareket eden ve id ile süperego arasında denge kuran parçası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saygı, sevgi, anlayış</a:t>
+              <a:t>Persona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tutku, yakınlık, bağlılık</a:t>
+              <a:t>Bilinçaltı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heyecan, paylaşım, fedakarlık</a:t>
+              <a:t>Libido</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cinsellik, güven, sadakat</a:t>
+              <a:t>Ego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bebeklik döneminde bakım verenin tutarsız davrandığı (bazen ilgili, bazen ilgisiz) durumlarda genellikle hangi bağlanma stili gelişir?</a:t>
+              <a:t>Kişinin kabul edilemez dürtülerini, kabul edilebilir sosyal davranışlara dönüştürmesi hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaçıngan bağlanma</a:t>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İdeal bağlanma</a:t>
+              <a:t>Yüceltme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güvenli bağlanma</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaygılı-kararsız bağlanma</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunan mitolojisine dayanan ve 'oyunbaz aşk' olarak bilinen aşk stili hangisidir?</a:t>
+              <a:t>Kendi hatalarını veya olumsuz duygularını başkalarına mal etme eğilimine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pragma</a:t>
+              <a:t>Mantığa bürüme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ludus</a:t>
+              <a:t>Yer değiştirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eros</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agape</a:t>
+              <a:t>Özdeşim kurma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mary Ainsworth tarafından geliştirilen ve bebeklerin bağlanma stilini belirlemek için kullanılan deneyin adı nedir?</a:t>
+              <a:t>Travmatik bir olayı veya kaygı verici bir gerçeği yok saymak, sanki hiç yaşanmamış gibi davranmak hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milgram Deneyi</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı Durum Testi</a:t>
+              <a:t>Tepki oluşturma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stanford Hapishane Deneyi</a:t>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marshmallow Deneyi</a:t>
+              <a:t>Gerileme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Lee'nin aşk stilleri kuramına göre, mantık ve fayda odaklı, gerçekçi aşk stiline ne ad verilir?</a:t>
+              <a:t>Freud'un kuramında 'haz ilkesi' ile çalışan ve içgüdüsel dürtülerin kaynağı olan yapı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Storge</a:t>
+              <a:t>Bilinç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mania</a:t>
+              <a:t>Süperego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pragma</a:t>
+              <a:t>Ego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eros</a:t>
+              <a:t>İd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin kabul edilemez dürtülerini, kabul edilebilir sosyal davranışlara dönüştürmesi hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Asch'in meşhur uyum deneyi neyi ölçmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkar</a:t>
+              <a:t>Zeka seviyesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüceltme</a:t>
+              <a:t>Görsel algıyı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Grup baskısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Hafıza kapasitesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dağınık (disorganize) bağlanma stiline sahip bireylerin ilişkilerinde genellikle ne tür bir zorluk yaşanır?</a:t>
+              <a:t>Kişinin yaşadığı stresli bir durumda, çocukluk dönemindeki daha ilkel ve bağımlı davranış biçimlerine dönmesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli aşırı ilgi bekleme</a:t>
+              <a:t>Yalıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korku ve yakınlık kurma isteği arasında gidip gelme</a:t>
+              <a:t>Telafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli kıskançlık krizleri</a:t>
+              <a:t>Gerileme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusuzluk ve mesafeli duruş</a:t>
+              <a:t>Duygusal tepki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sternberg'e göre, sadece 'tutku'nun olduğu ilişki türüne ne ad verilir?</a:t>
+              <a:t>Kabul edilemez bir dürtüye karşı, zıttı olan davranışları aşırı derecede sergileme eğilimi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkadaşça aşk</a:t>
+              <a:t>Mantığa bürüme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mükemmel aşk</a:t>
+              <a:t>Tepki oluşturma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hevesli aşk (infatuation)</a:t>
+              <a:t>Özdeşim kurma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boş aşk</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güvenli bağlanma stiline sahip yetişkinlerin ilişkilerde sergilediği en temel özellik nedir?</a:t>
+              <a:t>Kişinin kendi yetersizliklerini veya başarısızlıklarını başka bir alandaki başarıyla örtmeye çalışması hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakınlık kurmaktan korkmamak ve güven duymak</a:t>
+              <a:t>Yüceltme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygularını tamamen gizlemek</a:t>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Partnerine tamamen bağımlı olmak</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli partnerini test etmek</a:t>
+              <a:t>Telafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eros aşk stili hangi temel özellik ile tanımlanır?</a:t>
+              <a:t>Toplumsal ahlak kurallarını ve vicdani değerleri temsil eden, kişiliğin 'mükemmeliyetçi' yönü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fedakar ve karşılıksız sevgi</a:t>
+              <a:t>İd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantıklı ve planlı seçimler</a:t>
+              <a:t>Süperego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tutkulu, yoğun ve fiziksel çekim odaklı</a:t>
+              <a:t>Ego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dostluk ve güven</a:t>
+              <a:t>Bilinçdışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Lee'nin kuramında 'Agape' terimi neyi ifade eder?</a:t>
+              <a:t>Duygusal bir çatışma anında, mantıksal açıklamalar üreterek durumu kendince haklı çıkarma mekanizması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğlence odaklı aşk</a:t>
+              <a:t>Mantığa bürüme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Obsesif ve sahiplenici aşk</a:t>
+              <a:t>Yer değiştirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanla gelişen arkadaşça aşk</a:t>
+              <a:t>Yalıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşulsuz, özverili ve tanrısal aşk</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pozitif psikolojinin kurucusu olarak kabul edilen ve 'öğrenilmiş çaresizlik' çalışmalarıyla tanınan psikolog kimdir?</a:t>
+              <a:t>Öfkesini asıl kaynağına değil de, daha az tehdit edici olan başka bir nesneye veya kişiye yöneltme mekanizması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Abraham Maslow</a:t>
+              <a:t>Tepki oluşturma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Rogers</a:t>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Bandura</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Martin Seligman</a:t>
+              <a:t>Yer değiştirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mihaly Csikszentmihalyi tarafından tanımlanan, kişinin yaptığı işe tamamen odaklanıp zaman algısını yitirdiği duruma ne ad verilir?</a:t>
+              <a:t>Acı veren bir düşünceyi veya anıyı bilinçten tamamen uzaklaştırarak 'unutmak' hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikolojik Sermaye</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öz-Yeterlilik</a:t>
+              <a:t>Telafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel Denge</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akış (Flow)</a:t>
+              <a:t>Gerileme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seligman'ın PERMA modelinde yer alan 'P' harfi hangi kavramı temsil eder?</a:t>
+              <a:t>Bağlanma kuramının temellerini atan ve bebeklerin bakım verenle kurduğu ilişkiyi inceleyen psikolog kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pozitif Duygular</a:t>
+              <a:t>Sigmund Freud</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Performans</a:t>
+              <a:t>B.F. Skinner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Problem Çözme</a:t>
+              <a:t>Carl Jung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikolojik Dayanıklılık</a:t>
+              <a:t>John Bowlby</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'öznel iyi oluş' (subjective well-being) kavramının temel bileşenlerinden biri değildir?</a:t>
+              <a:t>Hangi bağlanma stilinde birey, yakınlık kurmaktan kaçınır ve duygusal bağımsızlığına aşırı önem verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşam doyumu</a:t>
+              <a:t>Dağınık bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek pozitif duygulanım</a:t>
+              <a:t>Kaçıngan bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışsal motivasyon</a:t>
+              <a:t>Kaygılı-kararsız bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düşük negatif duygulanım</a:t>
+              <a:t>Güvenli bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kişinin kendi yeteneklerine olan inancını ifade eden kavram hangisidir?</a:t>
+              <a:t>Robert Sternberg'in 'Aşkın Üçgen Kuramı'na göre, aşkın üç temel bileşeni nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öz-saygı</a:t>
+              <a:t>Saygı, sevgi, anlayış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyimserlik</a:t>
+              <a:t>Tutku, yakınlık, bağlılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öz-yeterlilik</a:t>
+              <a:t>Heyecan, paylaşım, fedakarlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçli farkındalık</a:t>
+              <a:t>Cinsellik, güven, sadakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi hatalarını veya olumsuz duygularını başkalarına mal etme eğilimine ne ad verilir?</a:t>
+              <a:t>İnsanlar neden sürü psikolojisine girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantığa bürüme</a:t>
+              <a:t>Kabul görme isteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer değiştirme</a:t>
+              <a:t>Daha fazla kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Farklı olmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özdeşim kurma</a:t>
+              <a:t>Daha zeki görünmek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyin zorluklar karşısında esneme ve tekrar toparlanma kapasitesine ne denir?</a:t>
+              <a:t>Bebeklik döneminde bakım verenin tutarsız davrandığı (bazen ilgili, bazen ilgisiz) durumlarda genellikle hangi bağlanma stili gelişir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Empati</a:t>
+              <a:t>Kaçıngan bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyimserlik</a:t>
+              <a:t>İdeal bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akış</a:t>
+              <a:t>Güvenli bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikolojik sağlamlık (Resilience)</a:t>
+              <a:t>Kaygılı-kararsız bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi PERMA modelindeki 'A' harfinin karşılığıdır?</a:t>
+              <a:t>Yunan mitolojisine dayanan ve 'oyunbaz aşk' olarak bilinen aşk stili hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlam</a:t>
+              <a:t>Pragma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başarı (Accomplishment)</a:t>
+              <a:t>Ludus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ait olma</a:t>
+              <a:t>Eros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktif katılım</a:t>
+              <a:t>Agape</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutluluk üzerine yapılan araştırmalarda, bireyin hayatında anlam ve amaç bulmasının sağladığı iyi oluş türüne ne ad verilir?</a:t>
+              <a:t>Mary Ainsworth tarafından geliştirilen ve bebeklerin bağlanma stilini belirlemek için kullanılan deneyin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal iyi oluş</a:t>
+              <a:t>Milgram Deneyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eudaimonik iyi oluş</a:t>
+              <a:t>Yabancı Durum Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel iyi oluş</a:t>
+              <a:t>Stanford Hapishane Deneyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hedonik iyi oluş</a:t>
+              <a:t>Marshmallow Deneyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şükran duyma pratiğinin temel amacı aşağıdakilerden hangisidir?</a:t>
+              <a:t>John Lee'nin aşk stilleri kuramına göre, mantık ve fayda odaklı, gerçekçi aşk stiline ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha az uyumak</a:t>
+              <a:t>Storge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geçmişteki hataları unutmak</a:t>
+              <a:t>Mania</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olumlu anlara odaklanarak iyi oluşu artırmak</a:t>
+              <a:t>Pragma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal statüyü yükseltmek</a:t>
+              <a:t>Eros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barbara Fredrickson'ın 'Genişlet ve İnşa Et' teorisi temel olarak neyi açıklar?</a:t>
+              <a:t>Dağınık (disorganize) bağlanma stiline sahip bireylerin ilişkilerinde genellikle ne tür bir zorluk yaşanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akış halinin fiziksel performansa etkisini</a:t>
+              <a:t>Sürekli aşırı ilgi bekleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Negatif duyguların hayatta kalma rolünü</a:t>
+              <a:t>Korku ve yakınlık kurma isteği arasında gidip gelme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zekanın mutluluk üzerindeki etkisini</a:t>
+              <a:t>Sürekli kıskançlık krizleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pozitif duyguların düşünce-eylem repertuvarını genişletmesini</a:t>
+              <a:t>Duygusuzluk ve mesafeli duruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçli farkındalık (mindfulness) ile ilgili en doğru ifade aşağıdakilerden hangisidir?</a:t>
+              <a:t>Sternberg'e göre, sadece 'tutku'nun olduğu ilişki türüne ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece meditasyon yapmaktır</a:t>
+              <a:t>Arkadaşça aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şimdiki ana yargısız bir şekilde dikkat etmektir</a:t>
+              <a:t>Mükemmel aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelecek planlarına odaklanmaktır</a:t>
+              <a:t>Hevesli aşk (infatuation)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duyguları bastırmaktır</a:t>
+              <a:t>Boş aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PERMA modelinde 'R' harfi neyi ifade eder?</a:t>
+              <a:t>Güvenli bağlanma stiline sahip yetişkinlerin ilişkilerde sergilediği en temel özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlişkiler (Relationships)</a:t>
+              <a:t>Yakınlık kurmaktan korkmamak ve güven duymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Refleks</a:t>
+              <a:t>Duygularını tamamen gizlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Risk alma</a:t>
+              <a:t>Partnerine tamamen bağımlı olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rahatlama (Relaxation)</a:t>
+              <a:t>Sürekli partnerini test etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudumuzun 24 saatlik biyolojik saatini düzenleyen ve 'sirkadyen ritim' olarak adlandırılan döngü, beynin hangi bölgesinde yönetilir?</a:t>
+              <a:t>Eros aşk stili hangi temel özellik ile tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipokampus</a:t>
+              <a:t>Fedakar ve karşılıksız sevgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suprakiazmatik Çekirdek</a:t>
+              <a:t>Mantıklı ve planlı seçimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amigdala</a:t>
+              <a:t>Tutkulu, yoğun ve fiziksel çekim odaklı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prefrontal Korteks</a:t>
+              <a:t>Dostluk ve güven</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi uyku evresi, rüyaların en yoğun görüldüğü ve beynin gün boyu öğrenilen bilgileri işlediği evredir?</a:t>
+              <a:t>John Lee'nin kuramında 'Agape' terimi neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evre 1 (Hafif Uyku)</a:t>
+              <a:t>Eğlence odaklı aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evre 3 (Derin Uyku)</a:t>
+              <a:t>Obsesif ve sahiplenici aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evre 2 (Uyku İğcikleri)</a:t>
+              <a:t>Zamanla gelişen arkadaşça aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>REM Uykusu</a:t>
+              <a:t>Koşulsuz, özverili ve tanrısal aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sigmund Freud'un 'Rüyaların Yorumu' adlı eserinde öne sürdüğü, rüyanın hatırlanan içeriğine ne ad verilir?</a:t>
+              <a:t>Pozitif psikolojinin kurucusu olarak kabul edilen ve 'öğrenilmiş çaresizlik' çalışmalarıyla tanınan psikolog kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manifest İçerik</a:t>
+              <a:t>Abraham Maslow</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçaltı Yansıma</a:t>
+              <a:t>Carl Rogers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Latent İçerik</a:t>
+              <a:t>Albert Bandura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arketipsel Rüya</a:t>
+              <a:t>Martin Seligman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Travmatik bir olayı veya kaygı verici bir gerçeği yok saymak, sanki hiç yaşanmamış gibi davranmak hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Grup içinde birey kendi fikrini söylemekten neden çekinir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Fikir sahibi olmadığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepki oluşturma</a:t>
+              <a:t>Zaman kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkar</a:t>
+              <a:t>Sessizliği sevdiği için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerileme</a:t>
+              <a:t>Dışlanma korkusuyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin uykuya dalarken veya uyanırken yaşadığı, gerçekçi olmayan korkutucu görüntüler görme durumuna ne denir?</a:t>
+              <a:t>Mihaly Csikszentmihalyi tarafından tanımlanan, kişinin yaptığı işe tamamen odaklanıp zaman algısını yitirdiği duruma ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyku Felci</a:t>
+              <a:t>Psikolojik Sermaye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyurgezerlik</a:t>
+              <a:t>Öz-Yeterlilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Narkolepsi</a:t>
+              <a:t>Bilişsel Denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipnagojik Halüsinasyon</a:t>
+              <a:t>Akış (Flow)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Freud'un kuramında 'haz ilkesi' ile çalışan ve içgüdüsel dürtülerin kaynağı olan yapı hangisidir?</a:t>
+              <a:t>Sürü psikolojisi hangi durumlarda daha baskındır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinç</a:t>
+              <a:t>Kütüphanede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süperego</a:t>
+              <a:t>Belirsizlik anlarında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ego</a:t>
+              <a:t>Yalnızken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İd</a:t>
+              <a:t>Düşünürken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin yaşadığı stresli bir durumda, çocukluk dönemindeki daha ilkel ve bağımlı davranış biçimlerine dönmesine ne denir?</a:t>
+              <a:t>Kalabalık bir ortamda herkes aynı şeyi yapıyorsa ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalıtma</a:t>
+              <a:t>Birey de aynısını yapma eğilimindedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telafi</a:t>
+              <a:t>Birey oradan uzaklaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerileme</a:t>
+              <a:t>Birey gülmeye başlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal tepki</a:t>
+              <a:t>Birey hemen sorgular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabul edilemez bir dürtüye karşı, zıttı olan davranışları aşırı derecede sergileme eğilimi hangisidir?</a:t>
+              <a:t>Sürü psikolojisi genellikle ne zaman tehlikelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantığa bürüme</a:t>
+              <a:t>Yemek yerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepki oluşturma</a:t>
+              <a:t>Oyun oynarken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özdeşim kurma</a:t>
+              <a:t>Kritik kararlarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Dinlenirken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin kendi yetersizliklerini veya başarısızlıklarını başka bir alandaki başarıyla örtmeye çalışması hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Bir gruba uyum sağlamak psikolojik olarak ne sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüceltme</a:t>
+              <a:t>Daha iyi fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkar</a:t>
+              <a:t>Daha çok çalışma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Güvende hissetme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telafi</a:t>
+              <a:t>Daha fazla para</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal ahlak kurallarını ve vicdani değerleri temsil eden, kişiliğin 'mükemmeliyetçi' yönü hangisidir?</a:t>
+              <a:t>Sosyal uyum baskısı altında birey neyi gizleyebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İd</a:t>
+              <a:t>Adını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süperego</a:t>
+              <a:t>Kendi gerçek fikrini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ego</a:t>
+              <a:t>Yaşını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçdışı</a:t>
+              <a:t>Hobilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>