--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sigmund Freud'a göre, kişiliğin gerçeklik ilkesine göre hareket eden ve id ile süperego arasında denge kuran parçası hangisidir?</a:t>
+              <a:t>Bireyin grubun davranışlarına uyum sağlama eğilimine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Persona</a:t>
+              <a:t>Liderlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçaltı</a:t>
+              <a:t>Yalnızlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Libido</a:t>
+              <a:t>Bireyselleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ego</a:t>
+              <a:t>Sürü psikolojisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal bir çatışma anında, mantıksal açıklamalar üreterek durumu kendince haklı çıkarma mekanizması hangisidir?</a:t>
+              <a:t>Moda akımları hangi psikolojik duruma örnektir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,117 +1368,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mantığa bürüme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Genetik zorunluluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yer değiştirme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sürü psikolojisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalıtma</a:t>
+              <a:t>Bireysel tercih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Bilimsel araştırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öfkesini asıl kaynağına değil de, daha az tehdit edici olan başka bir nesneye veya kişiye yöneltme mekanizması hangisidir?</a:t>
+              <a:t>Grup kararlarında uyum baskısı neye neden olabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepki oluşturma</a:t>
+              <a:t>Daha iyi verimliliğe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnkar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hatalı kararlara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Yaratıcı çözümlere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yer değiştirme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hızlı gelişime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Acı veren bir düşünceyi veya anıyı bilinçten tamamen uzaklaştırarak 'unutmak' hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Birey gruptan ayrışmaktan neden korkar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bastırma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kötü hava koşulları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telafi</a:t>
+              <a:t>Maddi kayıplar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Gelecek planları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gerileme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sosyal reddedilme kaygısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağlanma kuramının temellerini atan ve bebeklerin bakım verenle kurduğu ilişkiyi inceleyen psikolog kimdir?</a:t>
+              <a:t>Sürü psikolojisini kırmanın en etkili yolu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sigmund Freud</a:t>
+              <a:t>Daha çok bağırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>B.F. Skinner</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eleştirel düşünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Jung</a:t>
+              <a:t>Kalabalığa katılma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>John Bowlby</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sorgusuz itaat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi bağlanma stilinde birey, yakınlık kurmaktan kaçınır ve duygusal bağımsızlığına aşırı önem verir?</a:t>
+              <a:t>Sosyal uyum baskısı hangi yaş grubunda daha etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dağınık bağlanma</a:t>
+              <a:t>Hiçbir yaşta etkili değildir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kaçıngan bağlanma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bebeklikte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaygılı-kararsız bağlanma</a:t>
+              <a:t>Sadece yaşlılıkta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güvenli bağlanma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ergenlikte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert Sternberg'in 'Aşkın Üçgen Kuramı'na göre, aşkın üç temel bileşeni nelerdir?</a:t>
+              <a:t>Sigmund Freud'a göre, kişiliğin gerçeklik ilkesine göre hareket eden ve id ile süperego arasında denge kuran parçası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saygı, sevgi, anlayış</a:t>
+              <a:t>Persona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tutku, yakınlık, bağlılık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilinçaltı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,111 +5325,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heyecan, paylaşım, fedakarlık</a:t>
+              <a:t>Libido</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cinsellik, güven, sadakat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bebeklik döneminde bakım verenin tutarsız davrandığı (bazen ilgili, bazen ilgisiz) durumlarda genellikle hangi bağlanma stili gelişir?</a:t>
+              <a:t>Kişinin kabul edilemez dürtülerini, kabul edilebilir sosyal davranışlara dönüştürmesi hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaçıngan bağlanma</a:t>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İdeal bağlanma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüceltme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güvenli bağlanma</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kaygılı-kararsız bağlanma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunan mitolojisine dayanan ve 'oyunbaz aşk' olarak bilinen aşk stili hangisidir?</a:t>
+              <a:t>Kendi hatalarını veya olumsuz duygularını başkalarına mal etme eğilimine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pragma</a:t>
+              <a:t>Mantığa bürüme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ludus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yer değiştirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eros</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agape</a:t>
+              <a:t>Özdeşim kurma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mary Ainsworth tarafından geliştirilen ve bebeklerin bağlanma stilini belirlemek için kullanılan deneyin adı nedir?</a:t>
+              <a:t>Travmatik bir olayı veya kaygı verici bir gerçeği yok saymak, sanki hiç yaşanmamış gibi davranmak hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milgram Deneyi</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yabancı Durum Testi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tepki oluşturma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Stanford Hapishane Deneyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marshmallow Deneyi</a:t>
+              <a:t>Gerileme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Lee'nin aşk stilleri kuramına göre, mantık ve fayda odaklı, gerçekçi aşk stiline ne ad verilir?</a:t>
+              <a:t>Freud'un kuramında 'haz ilkesi' ile çalışan ve içgüdüsel dürtülerin kaynağı olan yapı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Storge</a:t>
+              <a:t>Bilinç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mania</a:t>
+              <a:t>Süperego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,117 +8291,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pragma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eros</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin kabul edilemez dürtülerini, kabul edilebilir sosyal davranışlara dönüştürmesi hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Asch'in meşhur uyum deneyi neyi ölçmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkar</a:t>
+              <a:t>Zeka seviyesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,117 +8916,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yüceltme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Görsel algıyı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yansıtma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Grup baskısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Hafıza kapasitesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dağınık (disorganize) bağlanma stiline sahip bireylerin ilişkilerinde genellikle ne tür bir zorluk yaşanır?</a:t>
+              <a:t>Kişinin yaşadığı stresli bir durumda, çocukluk dönemindeki daha ilkel ve bağımlı davranış biçimlerine dönmesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli aşırı ilgi bekleme</a:t>
+              <a:t>Yalıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Korku ve yakınlık kurma isteği arasında gidip gelme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Telafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sürekli kıskançlık krizleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gerileme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusuzluk ve mesafeli duruş</a:t>
+              <a:t>Duygusal tepki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sternberg'e göre, sadece 'tutku'nun olduğu ilişki türüne ne ad verilir?</a:t>
+              <a:t>Kabul edilemez bir dürtüye karşı, zıttı olan davranışları aşırı derecede sergileme eğilimi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkadaşça aşk</a:t>
+              <a:t>Mantığa bürüme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mükemmel aşk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tepki oluşturma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hevesli aşk (infatuation)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Özdeşim kurma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boş aşk</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güvenli bağlanma stiline sahip yetişkinlerin ilişkilerde sergilediği en temel özellik nedir?</a:t>
+              <a:t>Kişinin kendi yetersizliklerini veya başarısızlıklarını başka bir alandaki başarıyla örtmeye çalışması hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yakınlık kurmaktan korkmamak ve güven duymak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüceltme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygularını tamamen gizlemek</a:t>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Partnerine tamamen bağımlı olmak</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sürekli partnerini test etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Telafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eros aşk stili hangi temel özellik ile tanımlanır?</a:t>
+              <a:t>Toplumsal ahlak kurallarını ve vicdani değerleri temsil eden, kişiliğin 'mükemmeliyetçi' yönü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fedakar ve karşılıksız sevgi</a:t>
+              <a:t>İd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,117 +11888,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mantıklı ve planlı seçimler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Süperego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tutkulu, yoğun ve fiziksel çekim odaklı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dostluk ve güven</a:t>
+              <a:t>Bilinçdışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Lee'nin kuramında 'Agape' terimi neyi ifade eder?</a:t>
+              <a:t>Duygusal bir çatışma anında, mantıksal açıklamalar üreterek durumu kendince haklı çıkarma mekanizması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eğlence odaklı aşk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mantığa bürüme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Obsesif ve sahiplenici aşk</a:t>
+              <a:t>Yer değiştirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanla gelişen arkadaşça aşk</a:t>
+              <a:t>Yalıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Koşulsuz, özverili ve tanrısal aşk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pozitif psikolojinin kurucusu olarak kabul edilen ve 'öğrenilmiş çaresizlik' çalışmalarıyla tanınan psikolog kimdir?</a:t>
+              <a:t>Öfkesini asıl kaynağına değil de, daha az tehdit edici olan başka bir nesneye veya kişiye yöneltme mekanizması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Abraham Maslow</a:t>
+              <a:t>Tepki oluşturma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Rogers</a:t>
+              <a:t>İnkar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Bandura</a:t>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Martin Seligman</a:t>
+              <a:t>Yer değiştirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mihaly Csikszentmihalyi tarafından tanımlanan, kişinin yaptığı işe tamamen odaklanıp zaman algısını yitirdiği duruma ne ad verilir?</a:t>
+              <a:t>Acı veren bir düşünceyi veya anıyı bilinçten tamamen uzaklaştırarak 'unutmak' hangi savunma mekanizmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Psikolojik Sermaye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bastırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öz-Yeterlilik</a:t>
+              <a:t>Telafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel Denge</a:t>
+              <a:t>Yansıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akış (Flow)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gerileme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seligman'ın PERMA modelinde yer alan 'P' harfi hangi kavramı temsil eder?</a:t>
+              <a:t>Bağlanma kuramının temellerini atan ve bebeklerin bakım verenle kurduğu ilişkiyi inceleyen psikolog kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pozitif Duygular</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sigmund Freud</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Performans</a:t>
+              <a:t>B.F. Skinner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Problem Çözme</a:t>
+              <a:t>Carl Jung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Psikolojik Dayanıklılık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>John Bowlby</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'öznel iyi oluş' (subjective well-being) kavramının temel bileşenlerinden biri değildir?</a:t>
+              <a:t>Hangi bağlanma stilinde birey, yakınlık kurmaktan kaçınır ve duygusal bağımsızlığına aşırı önem verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,111 +15491,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşam doyumu</a:t>
+              <a:t>Dağınık bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,117 +15603,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yüksek pozitif duygulanım</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaçıngan bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,57 +15721,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dışsal motivasyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaygılı-kararsız bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düşük negatif duygulanım</a:t>
+              <a:t>Güvenli bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kişinin kendi yeteneklerine olan inancını ifade eden kavram hangisidir?</a:t>
+              <a:t>Robert Sternberg'in 'Aşkın Üçgen Kuramı'na göre, aşkın üç temel bileşeni nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öz-saygı</a:t>
+              <a:t>Saygı, sevgi, anlayış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İyimserlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tutku, yakınlık, bağlılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Öz-yeterlilik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Heyecan, paylaşım, fedakarlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçli farkındalık</a:t>
+              <a:t>Cinsellik, güven, sadakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi hatalarını veya olumsuz duygularını başkalarına mal etme eğilimine ne ad verilir?</a:t>
+              <a:t>İnsanlar neden sürü psikolojisine girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mantığa bürüme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kabul görme isteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer değiştirme</a:t>
+              <a:t>Daha fazla kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yansıtma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Farklı olmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özdeşim kurma</a:t>
+              <a:t>Daha zeki görünmek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyin zorluklar karşısında esneme ve tekrar toparlanma kapasitesine ne denir?</a:t>
+              <a:t>Bebeklik döneminde bakım verenin tutarsız davrandığı (bazen ilgili, bazen ilgisiz) durumlarda genellikle hangi bağlanma stili gelişir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Empati</a:t>
+              <a:t>Kaçıngan bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyimserlik</a:t>
+              <a:t>İdeal bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akış</a:t>
+              <a:t>Güvenli bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikolojik sağlamlık (Resilience)</a:t>
+              <a:t>Kaygılı-kararsız bağlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi PERMA modelindeki 'A' harfinin karşılığıdır?</a:t>
+              <a:t>Yunan mitolojisine dayanan ve 'oyunbaz aşk' olarak bilinen aşk stili hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlam</a:t>
+              <a:t>Pragma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başarı (Accomplishment)</a:t>
+              <a:t>Ludus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ait olma</a:t>
+              <a:t>Eros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktif katılım</a:t>
+              <a:t>Agape</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutluluk üzerine yapılan araştırmalarda, bireyin hayatında anlam ve amaç bulmasının sağladığı iyi oluş türüne ne ad verilir?</a:t>
+              <a:t>Mary Ainsworth tarafından geliştirilen ve bebeklerin bağlanma stilini belirlemek için kullanılan deneyin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal iyi oluş</a:t>
+              <a:t>Milgram Deneyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eudaimonik iyi oluş</a:t>
+              <a:t>Yabancı Durum Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilişsel iyi oluş</a:t>
+              <a:t>Stanford Hapishane Deneyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hedonik iyi oluş</a:t>
+              <a:t>Marshmallow Deneyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şükran duyma pratiğinin temel amacı aşağıdakilerden hangisidir?</a:t>
+              <a:t>John Lee'nin aşk stilleri kuramına göre, mantık ve fayda odaklı, gerçekçi aşk stiline ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha az uyumak</a:t>
+              <a:t>Storge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geçmişteki hataları unutmak</a:t>
+              <a:t>Mania</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olumlu anlara odaklanarak iyi oluşu artırmak</a:t>
+              <a:t>Pragma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal statüyü yükseltmek</a:t>
+              <a:t>Eros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barbara Fredrickson'ın 'Genişlet ve İnşa Et' teorisi temel olarak neyi açıklar?</a:t>
+              <a:t>Dağınık (disorganize) bağlanma stiline sahip bireylerin ilişkilerinde genellikle ne tür bir zorluk yaşanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akış halinin fiziksel performansa etkisini</a:t>
+              <a:t>Sürekli aşırı ilgi bekleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Negatif duyguların hayatta kalma rolünü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Korku ve yakınlık kurma isteği arasında gidip gelme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zekanın mutluluk üzerindeki etkisini</a:t>
+              <a:t>Sürekli kıskançlık krizleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pozitif duyguların düşünce-eylem repertuvarını genişletmesini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duygusuzluk ve mesafeli duruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçli farkındalık (mindfulness) ile ilgili en doğru ifade aşağıdakilerden hangisidir?</a:t>
+              <a:t>Sternberg'e göre, sadece 'tutku'nun olduğu ilişki türüne ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece meditasyon yapmaktır</a:t>
+              <a:t>Arkadaşça aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şimdiki ana yargısız bir şekilde dikkat etmektir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mükemmel aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gelecek planlarına odaklanmaktır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hevesli aşk (infatuation)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duyguları bastırmaktır</a:t>
+              <a:t>Boş aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PERMA modelinde 'R' harfi neyi ifade eder?</a:t>
+              <a:t>Güvenli bağlanma stiline sahip yetişkinlerin ilişkilerde sergilediği en temel özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlişkiler (Relationships)</a:t>
+              <a:t>Yakınlık kurmaktan korkmamak ve güven duymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Refleks</a:t>
+              <a:t>Duygularını tamamen gizlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Risk alma</a:t>
+              <a:t>Partnerine tamamen bağımlı olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rahatlama (Relaxation)</a:t>
+              <a:t>Sürekli partnerini test etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudumuzun 24 saatlik biyolojik saatini düzenleyen ve 'sirkadyen ritim' olarak adlandırılan döngü, beynin hangi bölgesinde yönetilir?</a:t>
+              <a:t>Eros aşk stili hangi temel özellik ile tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipokampus</a:t>
+              <a:t>Fedakar ve karşılıksız sevgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,117 +23033,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Suprakiazmatik Çekirdek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mantıklı ve planlı seçimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Amigdala</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tutkulu, yoğun ve fiziksel çekim odaklı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prefrontal Korteks</a:t>
+              <a:t>Dostluk ve güven</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi uyku evresi, rüyaların en yoğun görüldüğü ve beynin gün boyu öğrenilen bilgileri işlediği evredir?</a:t>
+              <a:t>John Lee'nin kuramında 'Agape' terimi neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evre 1 (Hafif Uyku)</a:t>
+              <a:t>Eğlence odaklı aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evre 3 (Derin Uyku)</a:t>
+              <a:t>Obsesif ve sahiplenici aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evre 2 (Uyku İğcikleri)</a:t>
+              <a:t>Zamanla gelişen arkadaşça aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>REM Uykusu</a:t>
+              <a:t>Koşulsuz, özverili ve tanrısal aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sigmund Freud'un 'Rüyaların Yorumu' adlı eserinde öne sürdüğü, rüyanın hatırlanan içeriğine ne ad verilir?</a:t>
+              <a:t>Pozitif psikolojinin kurucusu olarak kabul edilen ve 'öğrenilmiş çaresizlik' çalışmalarıyla tanınan psikolog kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Manifest İçerik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Abraham Maslow</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçaltı Yansıma</a:t>
+              <a:t>Carl Rogers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Latent İçerik</a:t>
+              <a:t>Albert Bandura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arketipsel Rüya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Martin Seligman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Travmatik bir olayı veya kaygı verici bir gerçeği yok saymak, sanki hiç yaşanmamış gibi davranmak hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Grup içinde birey kendi fikrini söylemekten neden çekinir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bastırma</a:t>
+              <a:t>Fikir sahibi olmadığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepki oluşturma</a:t>
+              <a:t>Zaman kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,117 +25380,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnkar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sessizliği sevdiği için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gerileme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dışlanma korkusuyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin uykuya dalarken veya uyanırken yaşadığı, gerçekçi olmayan korkutucu görüntüler görme durumuna ne denir?</a:t>
+              <a:t>Mihaly Csikszentmihalyi tarafından tanımlanan, kişinin yaptığı işe tamamen odaklanıp zaman algısını yitirdiği duruma ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyku Felci</a:t>
+              <a:t>Psikolojik Sermaye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyurgezerlik</a:t>
+              <a:t>Öz-Yeterlilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Narkolepsi</a:t>
+              <a:t>Bilişsel Denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipnagojik Halüsinasyon</a:t>
+              <a:t>Akış (Flow)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Freud'un kuramında 'haz ilkesi' ile çalışan ve içgüdüsel dürtülerin kaynağı olan yapı hangisidir?</a:t>
+              <a:t>Sürü psikolojisi hangi durumlarda daha baskındır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinç</a:t>
+              <a:t>Kütüphanede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Süperego</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Belirsizlik anlarında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ego</a:t>
+              <a:t>Yalnızken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İd</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Düşünürken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin yaşadığı stresli bir durumda, çocukluk dönemindeki daha ilkel ve bağımlı davranış biçimlerine dönmesine ne denir?</a:t>
+              <a:t>Kalabalık bir ortamda herkes aynı şeyi yapıyorsa ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yalıtma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birey de aynısını yapma eğilimindedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telafi</a:t>
+              <a:t>Birey oradan uzaklaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gerileme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birey gülmeye başlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal tepki</a:t>
+              <a:t>Birey hemen sorgular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabul edilemez bir dürtüye karşı, zıttı olan davranışları aşırı derecede sergileme eğilimi hangisidir?</a:t>
+              <a:t>Sürü psikolojisi genellikle ne zaman tehlikelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantığa bürüme</a:t>
+              <a:t>Yemek yerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,117 +28234,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tepki oluşturma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oyun oynarken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Özdeşim kurma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kritik kararlarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yansıtma</a:t>
+              <a:t>Dinlenirken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin kendi yetersizliklerini veya başarısızlıklarını başka bir alandaki başarıyla örtmeye çalışması hangi savunma mekanizmasıdır?</a:t>
+              <a:t>Bir gruba uyum sağlamak psikolojik olarak ne sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüceltme</a:t>
+              <a:t>Daha iyi fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkar</a:t>
+              <a:t>Daha çok çalışma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,117 +29095,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bastırma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güvende hissetme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Telafi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha fazla para</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal ahlak kurallarını ve vicdani değerleri temsil eden, kişiliğin 'mükemmeliyetçi' yönü hangisidir?</a:t>
+              <a:t>Sosyal uyum baskısı altında birey neyi gizleyebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İd</a:t>
+              <a:t>Adını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süperego</a:t>
+              <a:t>Kendi gerçek fikrini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ego</a:t>
+              <a:t>Yaşını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinçdışı</a:t>
+              <a:t>Hobilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>