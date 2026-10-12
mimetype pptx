--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kübizm akımının kurucuları arasında kabul edilen, 'Avignonlu Kızlar' tablosunun yaratıcısı kimdir?</a:t>
+              <a:t>Rölyef ile Heykel arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pablo Picasso</a:t>
+              <a:t>Ağırlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marcel Duchamp</a:t>
+              <a:t>Malzemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salvador Dali</a:t>
+              <a:t>Duvara bağlı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joan Miro</a:t>
+              <a:t>Rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealist sanatçılar eserlerinde ağırlıklı olarak hangisinden esinlenmişlerdir?</a:t>
+              <a:t>Kolaj ile Mozaik arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endüstriyel gelişim</a:t>
+              <a:t>Kağıt vs taş/cam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüyalar ve bilinçaltı</a:t>
+              <a:t>Zaman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa manzaraları</a:t>
+              <a:t>Sanatçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasal olaylar</a:t>
+              <a:t>Mekan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangisi kübist bir sanatçı tarafından yapılmış, bir enstrümanı parçalı olarak betimleyen tipik bir eser türüdür?</a:t>
+              <a:t>Minyatür ile büyük ölçekli tablo farkı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natürmort</a:t>
+              <a:t>Boyut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihsel olay</a:t>
+              <a:t>Renk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manzara</a:t>
+              <a:t>Konu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portre</a:t>
+              <a:t>Çerçeve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealist sanatçı Joan Miro'nun eserlerinde sıkça rastlanan özellik nedir?</a:t>
+              <a:t>Sürrealizm ile Gerçekçilik neyi savunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çocuksu formlar ve canlı renkler</a:t>
+              <a:t>Hayal gücü ve gerçeklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçekçi figürler</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sert geometrik çizgiler</a:t>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlık ve hüzünlü temalar</a:t>
+              <a:t>Maliyet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin çağdaş sanat alanındaki en önemli temsilcilerinden biri olan ve 'İstanbul' temalı çalışmalarıyla tanınan sanatçı kimdir?</a:t>
+              <a:t>Kübizm akımının kurucuları arasında kabul edilen, 'Avignonlu Kızlar' tablosunun yaratıcısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burhan Doğançay</a:t>
+              <a:t>Pablo Picasso</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedri Rahmi Eyüboğlu</a:t>
+              <a:t>Marcel Duchamp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Abidin Dino</a:t>
+              <a:t>Salvador Dali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedri Baykam</a:t>
+              <a:t>Joan Miro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi geliştirdiği 'yeni ifadecilik' akımıyla tanınan ve Türkiye'de kavramsal sanatın öncülerinden kabul edilen sanatçı kimdir?</a:t>
+              <a:t>Sürrealizm akımının en ikonik eserlerinden biri olan, eriyen saatlerin yer aldığı 'Belleğin Azmi' tablosu kime aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fikret Mualla</a:t>
+              <a:t>Salvador Dali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedri Baykam</a:t>
+              <a:t>Max Ernst</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mehmet Güleryüz</a:t>
+              <a:t>Rene Magritte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Komet</a:t>
+              <a:t>Andre Breton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heykellerinde genellikle metal ve endüstriyel malzemeler kullanan, 'Kuşlar' serisiyle tanınan çağdaş heykeltıraşımız kimdir?</a:t>
+              <a:t>Kübizm akımında nesnelerin parçalanıp farklı açılardan aynı düzlemde gösterildiği döneme ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlhan Koman</a:t>
+              <a:t>Sentetik Kübizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzgun Acar</a:t>
+              <a:t>Fütürizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali Teoman Germener</a:t>
+              <a:t>Dadaizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zühtü Müridoğlu</a:t>
+              <a:t>Analitik Kübizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dijital sanat ve yapay zeka teknolojilerini kullanarak ürettiği 'Rönesans' serisiyle dünya çapında ses getiren Türk sanatçı kimdir?</a:t>
+              <a:t>Sürrealizm manifestosunu 1924 yılında yayımlayarak akımın öncülüğünü yapan şair ve yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Refik Anadol</a:t>
+              <a:t>Andre Breton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taner Ceylan</a:t>
+              <a:t>Jean Cocteau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Canan Tolon</a:t>
+              <a:t>Louis Aragon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haluk Akakçe</a:t>
+              <a:t>Paul Eluard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiperrealist (aşırı gerçekçi) tarzda yaptığı portrelerle tanınan, 'Kayıp İmgeler' gibi serileriyle bilinen sanatçı kimdir?</a:t>
+              <a:t>Kübizm akımının gelişiminde Picasso ile birlikte çalışan ve 'Analitik Kübizm'in temelini atan Fransız ressam kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taner Ceylan</a:t>
+              <a:t>Paul Cezanne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnci Eviner</a:t>
+              <a:t>Henri Matisse</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azade Köker</a:t>
+              <a:t>Fernand Leger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şükran Moral</a:t>
+              <a:t>Georges Braque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Video sanatı ve performanslarıyla toplumsal cinsiyet ve kimlik meselelerine odaklanan çağdaş sanatçımız kimdir?</a:t>
+              <a:t>Rene Magritte'in ünlü 'İmgelerin İhaneti' adlı tablosunda, bir pipo resminin altında hangi ifade yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayşe Erkmen</a:t>
+              <a:t>Sadece bir pipo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nil Yalter</a:t>
+              <a:t>Bu bir pipo değildir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şükran Moral</a:t>
+              <a:t>Pipo ve rüya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Füsun Onur</a:t>
+              <a:t>Burası bir pipo değildir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resimlerinde genellikle kaotik şehir dokularını ve mimari unsurları soyut bir dille işleyen sanatçı kimdir?</a:t>
+              <a:t>Nesnelerin kolaj tekniğiyle resme dahil edildiği, daha renkli ve düzlemsel olan kübizm aşaması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mübin Orhon</a:t>
+              <a:t>Analitik Kübizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erdal Alantar</a:t>
+              <a:t>Dinamik Kübizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Canan Tolon</a:t>
+              <a:t>Sentetik Kübizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selim Turan</a:t>
+              <a:t>Geometrik Kübizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealizm akımının en ikonik eserlerinden biri olan, eriyen saatlerin yer aldığı 'Belleğin Azmi' tablosu kime aittir?</a:t>
+              <a:t>Eskiz ile Eskiz defteri arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salvador Dali</a:t>
+              <a:t>Fiyat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Max Ernst</a:t>
+              <a:t>Yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rene Magritte</a:t>
+              <a:t>Taslak ve defter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andre Breton</a:t>
+              <a:t>Kalite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 'Duvarlar' serisiyle tanınan, kent duvarlarındaki yazıları ve afişleri sanatına taşıyan sanatçı kimdir?</a:t>
+              <a:t>Sürrealistlerin bilinçaltını dışa vurmak için kullandığı, mantık süzgecinden geçirmeden çizim yapma yöntemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burhan Doğançay</a:t>
+              <a:t>Sembolizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mehmet Güleryüz</a:t>
+              <a:t>Soyutlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adnan Çoker</a:t>
+              <a:t>Dışavurumculuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ömer Uluç</a:t>
+              <a:t>Otomatizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heykellerinde genellikle figüratif formları dışavurumcu bir dille yorumlayan ve Türk resminin önemli isimlerinden olan sanatçı kimdir?</a:t>
+              <a:t>Kübizm akımının kökleri hangi ressamın doğa formlarını geometrik şekillere indirgemesiyle başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neş'e Erdok</a:t>
+              <a:t>Edgar Degas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nuri İyem</a:t>
+              <a:t>Paul Cezanne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeki Faik İzer</a:t>
+              <a:t>Claude Monet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mehmet Güleryüz</a:t>
+              <a:t>Vincent van Gogh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Venedik Bienali'nde Türkiye Pavyonu'nda yer alan ve enstalasyon sanatındaki başarısıyla tanınan sanatçı kimdir?</a:t>
+              <a:t>Sürrealist sanatçılar eserlerinde ağırlıklı olarak hangisinden esinlenmişlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnci Eviner</a:t>
+              <a:t>Endüstriyel gelişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayşe Erkmen</a:t>
+              <a:t>Rüyalar ve bilinçaltı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hale Tenger</a:t>
+              <a:t>Doğa manzaraları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Füsun Onur</a:t>
+              <a:t>Siyasal olaylar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk resminde geometrik soyutlamanın en önemli temsilcilerinden biri kabul edilen sanatçı kimdir?</a:t>
+              <a:t>Hangisi kübist bir sanatçı tarafından yapılmış, bir enstrümanı parçalı olarak betimleyen tipik bir eser türüdür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adnan Çoker</a:t>
+              <a:t>Natürmort</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fahrelnissa Zeid</a:t>
+              <a:t>Tarihsel olay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabri Berkel</a:t>
+              <a:t>Manzara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nejad Devrim</a:t>
+              <a:t>Portre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası alanda tanınan ve çalışmalarıyla 'göç' ve 'kimlik' kavramlarını işleyen öncü kadın sanatçımız kimdir?</a:t>
+              <a:t>Sürrealist sanatçı Joan Miro'nun eserlerinde sıkça rastlanan özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nil Yalter</a:t>
+              <a:t>Çocuksu formlar ve canlı renkler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hale Tenger</a:t>
+              <a:t>Gerçekçi figürler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Füsun Onur</a:t>
+              <a:t>Sert geometrik çizgiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Canan</a:t>
+              <a:t>Karanlık ve hüzünlü temalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonardo da Vinci'nin dünyaca ünlü 'Mona Lisa' tablosu hangi müzede sergilenmektedir?</a:t>
+              <a:t>Türkiye'nin çağdaş sanat alanındaki en önemli temsilcilerinden biri olan ve 'İstanbul' temalı çalışmalarıyla tanınan sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louvre Müzesi</a:t>
+              <a:t>Burhan Doğançay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uffizi Galerisi</a:t>
+              <a:t>Bedri Rahmi Eyüboğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prado Müzesi</a:t>
+              <a:t>Abidin Dino</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>British Museum</a:t>
+              <a:t>Bedri Baykam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vincent van Gogh'un 'Yıldızlı Gece' adlı eseri hangi müzenin koleksiyonunda yer almaktadır?</a:t>
+              <a:t>Kendi geliştirdiği 'yeni ifadecilik' akımıyla tanınan ve Türkiye'de kavramsal sanatın öncülerinden kabul edilen sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tate Modern</a:t>
+              <a:t>Fikret Mualla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orsay Müzesi</a:t>
+              <a:t>Bedri Baykam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rijksmuseum</a:t>
+              <a:t>Mehmet Güleryüz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Sanat Müzesi (MoMA)</a:t>
+              <a:t>Komet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edvard Munch'un 'Çığlık' tablosunun en bilinen versiyonu hangi ülkede sergilenmektedir?</a:t>
+              <a:t>Heykellerinde genellikle metal ve endüstriyel malzemeler kullanan, 'Kuşlar' serisiyle tanınan çağdaş heykeltıraşımız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>İlhan Koman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Kuzgun Acar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norveç</a:t>
+              <a:t>Ali Teoman Germener</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>Zühtü Müridoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johannes Vermeer'in 'İnci Küpeli Kız' adlı eseri hangi müzede bulunmaktadır?</a:t>
+              <a:t>Dijital sanat ve yapay zeka teknolojilerini kullanarak ürettiği 'Rönesans' serisiyle dünya çapında ses getiren Türk sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatikan Müzeleri</a:t>
+              <a:t>Refik Anadol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metropolitan Sanat Müzesi</a:t>
+              <a:t>Taner Ceylan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prado Müzesi</a:t>
+              <a:t>Canan Tolon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mauritshuis</a:t>
+              <a:t>Haluk Akakçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanyol sanatçı Diego Velázquez'in başyapıtı 'Nedimeler' (Las Meninas) hangi müzede sergilenir?</a:t>
+              <a:t>Hiperrealist (aşırı gerçekçi) tarzda yaptığı portrelerle tanınan, 'Kayıp İmgeler' gibi serileriyle bilinen sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prado Müzesi</a:t>
+              <a:t>Taner Ceylan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Guggenheim Müzesi</a:t>
+              <a:t>İnci Eviner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reina Sofia Müzesi</a:t>
+              <a:t>Azade Köker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louvre Müzesi</a:t>
+              <a:t>Şükran Moral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kübizm akımında nesnelerin parçalanıp farklı açılardan aynı düzlemde gösterildiği döneme ne ad verilir?</a:t>
+              <a:t>Suluboya ile Yağlıboya arasındaki temel bağlayıcı fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sentetik Kübizm</a:t>
+              <a:t>Kağıt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fütürizm</a:t>
+              <a:t>Sanatçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dadaizm</a:t>
+              <a:t>Su ve yağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Analitik Kübizm</a:t>
+              <a:t>Fırça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salvador Dali'nin sürrealist eserlerinin çoğuna ev sahipliği yapan ve sanatçının kendi adını taşıyan müze nerededir?</a:t>
+              <a:t>Video sanatı ve performanslarıyla toplumsal cinsiyet ve kimlik meselelerine odaklanan çağdaş sanatçımız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Figueres</a:t>
+              <a:t>Ayşe Erkmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Nil Yalter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barselona</a:t>
+              <a:t>Şükran Moral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Madrid</a:t>
+              <a:t>Füsun Onur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sandro Botticelli'nin 'Venüs'ün Doğuşu' adlı eseri hangi ünlü müzede görülebilir?</a:t>
+              <a:t>Resimlerinde genellikle kaotik şehir dokularını ve mimari unsurları soyut bir dille işleyen sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uffizi Galerisi</a:t>
+              <a:t>Mübin Orhon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louvre Müzesi</a:t>
+              <a:t>Erdal Alantar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>British Museum</a:t>
+              <a:t>Canan Tolon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatikan Müzeleri</a:t>
+              <a:t>Selim Turan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rembrandt'ın devasa eseri 'Gece Devriyesi' hangi müzenin en değerli parçalarından biridir?</a:t>
+              <a:t>Türkiye'de 'Duvarlar' serisiyle tanınan, kent duvarlarındaki yazıları ve afişleri sanatına taşıyan sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rijksmuseum</a:t>
+              <a:t>Burhan Doğançay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orsay Müzesi</a:t>
+              <a:t>Mehmet Güleryüz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Van Gogh Müzesi</a:t>
+              <a:t>Adnan Çoker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uffizi Galerisi</a:t>
+              <a:t>Ömer Uluç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pablo Picasso'nun İspanya İç Savaşı'nı anlatan devasa 'Guernica' tablosu hangi müzede sergilenir?</a:t>
+              <a:t>Heykellerinde genellikle figüratif formları dışavurumcu bir dille yorumlayan ve Türk resminin önemli isimlerinden olan sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MoMA</a:t>
+              <a:t>Neş'e Erdok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reina Sofia Müzesi</a:t>
+              <a:t>Nuri İyem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Picasso Müzesi</a:t>
+              <a:t>Zeki Faik İzer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prado Müzesi</a:t>
+              <a:t>Mehmet Güleryüz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michelangelo'nun Sistine Şapeli tavanındaki meşhur freskleri hangi şehirde yer almaktadır?</a:t>
+              <a:t>Venedik Bienali'nde Türkiye Pavyonu'nda yer alan ve enstalasyon sanatındaki başarısıyla tanınan sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Floransa</a:t>
+              <a:t>İnci Eviner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatikan</a:t>
+              <a:t>Ayşe Erkmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Venedik</a:t>
+              <a:t>Hale Tenger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Füsun Onur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Claude Monet'nin 'Nilüferler' serisine adanmış özel eserleri hangi Paris müzesinde sergilenmektedir?</a:t>
+              <a:t>Türk resminde geometrik soyutlamanın en önemli temsilcilerinden biri kabul edilen sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louvre Müzesi</a:t>
+              <a:t>Adnan Çoker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orangerie Müzesi</a:t>
+              <a:t>Fahrelnissa Zeid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Centre Pompidou</a:t>
+              <a:t>Sabri Berkel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rodin Müzesi</a:t>
+              <a:t>Nejad Devrim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gustav Klimt'in 'Öpücük' adlı eseri hangi müzede görülebilir?</a:t>
+              <a:t>Uluslararası alanda tanınan ve çalışmalarıyla 'göç' ve 'kimlik' kavramlarını işleyen öncü kadın sanatçımız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belvedere Sarayı</a:t>
+              <a:t>Nil Yalter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leopold Müzesi</a:t>
+              <a:t>Hale Tenger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kunsthistorisches Museum</a:t>
+              <a:t>Füsun Onur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albertina</a:t>
+              <a:t>Canan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin'in dünyaca ünlü beyaz ve mavi desenli porselenleri hangi hanedanlık döneminde zirveye ulaşmıştır?</a:t>
+              <a:t>Leonardo da Vinci'nin dünyaca ünlü 'Mona Lisa' tablosu hangi müzede sergilenmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Han Hanedanı</a:t>
+              <a:t>Louvre Müzesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Qin Hanedanı</a:t>
+              <a:t>Uffizi Galerisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tang Hanedanı</a:t>
+              <a:t>Prado Müzesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ming Hanedanı</a:t>
+              <a:t>British Museum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anadolu'da çömlekçilik denince akla gelen, kendine has kırmızı toprağı ve desenleriyle ünlü merkezimiz hangisidir?</a:t>
+              <a:t>Vincent van Gogh'un 'Yıldızlı Gece' adlı eseri hangi müzenin koleksiyonunda yer almaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İznik</a:t>
+              <a:t>Tate Modern</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avanos</a:t>
+              <a:t>Orsay Müzesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanakkale</a:t>
+              <a:t>Rijksmuseum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütahya</a:t>
+              <a:t>Modern Sanat Müzesi (MoMA)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seramik yapımında kullanılan, yüksek sıcaklıkta pişen ve camsı bir yapı kazanan ana madde nedir?</a:t>
+              <a:t>Edvard Munch'un 'Çığlık' tablosunun en bilinen versiyonu hangi ülkede sergilenmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalker</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuvars</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alçı</a:t>
+              <a:t>Norveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaolin kili</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealizm manifestosunu 1924 yılında yayımlayarak akımın öncülüğünü yapan şair ve yazar kimdir?</a:t>
+              <a:t>Abstrakt (Soyut) ile Figüratif resim neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andre Breton</a:t>
+              <a:t>Nesnesizlik ve nesnelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jean Cocteau</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louis Aragon</a:t>
+              <a:t>Yaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paul Eluard</a:t>
+              <a:t>Mekan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı döneminde İznik çinilerinde en sık kullanılan ve 'İznik kırmızısı' olarak bilinen renk hangisidir?</a:t>
+              <a:t>Johannes Vermeer'in 'İnci Küpeli Kız' adlı eseri hangi müzede bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nar çiçeği</a:t>
+              <a:t>Vatikan Müzeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mercan kırmızısı</a:t>
+              <a:t>Metropolitan Sanat Müzesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kiremit kırmızısı</a:t>
+              <a:t>Prado Müzesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vişne çürüğü</a:t>
+              <a:t>Mauritshuis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kübizm akımının gelişiminde Picasso ile birlikte çalışan ve 'Analitik Kübizm'in temelini atan Fransız ressam kimdir?</a:t>
+              <a:t>Baskıresim ile el çizimi arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paul Cezanne</a:t>
+              <a:t>Boyut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Henri Matisse</a:t>
+              <a:t>Güzellik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fernand Leger</a:t>
+              <a:t>Çoğaltılabilirlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Georges Braque</a:t>
+              <a:t>Sanatçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rene Magritte'in ünlü 'İmgelerin İhaneti' adlı tablosunda, bir pipo resminin altında hangi ifade yer alır?</a:t>
+              <a:t>Modern Sanat ile Çağdaş Sanat arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bir pipo</a:t>
+              <a:t>Renk farkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bu bir pipo değildir</a:t>
+              <a:t>Boyut farkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pipo ve rüya</a:t>
+              <a:t>Dönem farkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burası bir pipo değildir</a:t>
+              <a:t>Fiyat farkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nesnelerin kolaj tekniğiyle resme dahil edildiği, daha renkli ve düzlemsel olan kübizm aşaması hangisidir?</a:t>
+              <a:t>Fresk ile duvar boyası arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Analitik Kübizm</a:t>
+              <a:t>Koku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dinamik Kübizm</a:t>
+              <a:t>Islak sıva üzerine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sentetik Kübizm</a:t>
+              <a:t>Parlaklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geometrik Kübizm</a:t>
+              <a:t>Fiyat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealistlerin bilinçaltını dışa vurmak için kullandığı, mantık süzgecinden geçirmeden çizim yapma yöntemine ne denir?</a:t>
+              <a:t>Palet bıçağı ile fırça ne için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sembolizm</a:t>
+              <a:t>Kağıt kesmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyutlama</a:t>
+              <a:t>Yemek yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışavurumculuk</a:t>
+              <a:t>Temizlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otomatizm</a:t>
+              <a:t>Boyayı yaymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kübizm akımının kökleri hangi ressamın doğa formlarını geometrik şekillere indirgemesiyle başlar?</a:t>
+              <a:t>Perspektif neyi sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edgar Degas</a:t>
+              <a:t>Koku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paul Cezanne</a:t>
+              <a:t>Parlaklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Claude Monet</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vincent van Gogh</a:t>
+              <a:t>Derinlik algısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>