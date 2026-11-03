--- v0 (2026-08-03)
+++ v1 (2026-11-03)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam tarihinin en meşhur siyer yazarlarından olan 'Siyer-i İbn İshak'ın müellifi kimdir?</a:t>
+              <a:t>Siyer alanında yazılmış en meşhur eserlerden biri olan 'Siretü İbn İshak'ın müellifi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn İshak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İmam Müslim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Kesir</a:t>
+              <a:t>İmam Buhari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İmam Malik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn İshak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmam Buhari</a:t>
+              <a:t>Taberi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin yaşamını kronolojik olarak inceleyen bilim dalına ne ad verilir?</a:t>
+              <a:t>Siyer ilmi hangi disiplinle doğrudan bağlantılıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelam</a:t>
+              <a:t>Astronomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fıkıh</a:t>
+              <a:t>Kimya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer</a:t>
+              <a:t>Tarih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tasavvuf</a:t>
+              <a:t>Matematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer çalışmalarında 'Sahabe' kimleri kapsar?</a:t>
+              <a:t>Dünyanın en büyük Siyer kütüphanesi nerede bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece alimleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Medine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberin ailesini</a:t>
+              <a:t>Kahire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam tarihçilerini</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Peygamberi görenleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bağdat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer kaynaklarında 'Hicret' yılı neyi temsil eder?</a:t>
+              <a:t>İbn Kesir'in yazdığı meşhur Siyer eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberin doğumunu</a:t>
+              <a:t>Hilyetü'l-Evliya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaşların bitişini</a:t>
+              <a:t>Siyerü'l-Alem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam takviminin başlangıcını</a:t>
+              <a:t>El-Fusul fi İhtisari Sireti'r-Resul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuran'ın inişini</a:t>
+              <a:t>Siyer-i Nebi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam tarihçiliğinde 'Siyer' ve 'Megazi' kavramları arasındaki temel fark nedir?</a:t>
+              <a:t>Siyer yazımında 'Şemail' türü neyi anlatır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Megazi sadece savaşları konu alır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Savaş stratejilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer sadece ticareti anlatır</a:t>
+              <a:t>Ekonomik kararları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Megazi sadece çocukluk dönemidir</a:t>
+              <a:t>Soy ağacını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fark yoktur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fiziksel özelliklerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağdaş siyer yazarlarından olan ve 'Hz. Muhammed'in Hayatı' eseriyle tanınan yazar kimdir?</a:t>
+              <a:t>Batılı müsteşriklerin Siyer çalışmalarına olan ilgisi hangi yüzyılda artmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mevlana</a:t>
+              <a:t>8. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn Rüşd</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>19. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunus Emre</a:t>
+              <a:t>21. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Martin Lings</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer kaynaklarına göre Peygamberimiz kaç yılında vefat etmiştir?</a:t>
+              <a:t>İlk Siyer yazarlarından olan ve 'İbn İshak'ın hocası kabul edilen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>640</a:t>
+              <a:t>Ebu Hanife</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>632</a:t>
+              <a:t>Urve b. Zübeyr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>622</a:t>
+              <a:t>İmam Malik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>571</a:t>
+              <a:t>Zeyd b. Sabit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin 'Emaneti koruma' konusundaki hassasiyetine ne isim verilir?</a:t>
+              <a:t>Peygamberimizin doğum tarihi olarak kabul edilen genel ay hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,117 +5826,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Emanet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şevval</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fetanet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rebiülevvel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıdk</a:t>
+              <a:t>Muharrem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tebliğ</a:t>
+              <a:t>Ramazan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer öğretisine göre bir Müslümanın günlük hayatta en çok dikkat etmesi gereken ahlaki ilke nedir?</a:t>
+              <a:t>Peygamberimizin süt annesinin ismi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şöhret</a:t>
+              <a:t>Fatıma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zenginlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dürüstlük</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zeynep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güç</a:t>
+              <a:t>Amine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin insanlara yaklaşımındaki en belirgin özelliği nedir?</a:t>
+              <a:t>Peygamberimizin Medine'ye hicret ederken yanındaki arkadaşı kimdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sertlik</a:t>
+              <a:t>Hz. Osman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kibir</a:t>
+              <a:t>Hz. Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merhamet</a:t>
+              <a:t>Hz. Ebubekir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mesafelilik</a:t>
+              <a:t>Hz. Ömer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer derslerinden çıkarılacak en önemli günlük hayat dersi nedir?</a:t>
+              <a:t>Peygamberimizin soyunun devam ettiği kızı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece ibadet etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hz. Fatıma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tarih okumak</a:t>
+              <a:t>Hz. Ümmü Gülsüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyaset yapmak</a:t>
+              <a:t>Hz. Rukiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güzel ahlak sahibi olmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hz. Zeynep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hz. Muhammed'in hayatını anlatan en kapsamlı siyer kitaplarından biri olan 'el-Bidaye ve'n-Nihaye'nin yazarı kimdir?</a:t>
+              <a:t>Günümüzde en çok dilde tercümesi yapılan Siyer kitabı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Hişam</a:t>
+              <a:t>Kısas-ı Enbiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vakıdi</a:t>
+              <a:t>Hilyetü'l-Evliya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Kesir</a:t>
+              <a:t>Er-Rahiku'l-Mahtum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taberi</a:t>
+              <a:t>Şifa-i Şerif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimiz ticaret yaparken hangi ilkeye dikkat ederdi?</a:t>
+              <a:t>Peygamberimizin 'Müezzin'i olarak bilinen sahabe kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hile yapmak</a:t>
+              <a:t>Hz. Hamza</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece akrabaya satış</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilal-i Habeşi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Adalet ve dürüstlük</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hz. Ömer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha fazla kar</a:t>
+              <a:t>Hz. Musab</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin düşmanlarına karşı bile sergilediği tavır nasıldır?</a:t>
+              <a:t>Peygamberimizin Mekke'den Medine'ye göç etmesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlgisiz</a:t>
+              <a:t>Feth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Adil ve insaflı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Miraç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İntikamcı</a:t>
+              <a:t>İsra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Korkakça</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hicret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer bilgisini günlük hayatta uygulayan kişiye ne denir?</a:t>
+              <a:t>Peygamberimizin çocukluk döneminde dedesinin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarihçi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Abdülmuttalib</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece okuyan</a:t>
+              <a:t>Ebu Talib</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sünnete uyan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hamza</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Filozof</a:t>
+              <a:t>Abdullah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin komşuluk ilişkileri konusundaki tavsiyesi nasıldır?</a:t>
+              <a:t>Peygamberimize peygamberlik gelmeden önce verilen lakap nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sorgulamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muhammedü'l-Emin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece selam vermek</a:t>
+              <a:t>Hatemu'l-Enbiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzak durmak</a:t>
+              <a:t>Nebi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İyi geçinmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Resulullah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin çocuklara yaklaşımı nasıldır?</a:t>
+              <a:t>Peygamberimizin İslam'ı tebliğ etmeye başladığı dağ hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ciddi</a:t>
+              <a:t>Uhud</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sessiz</a:t>
+              <a:t>Arafat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şefkatli</a:t>
+              <a:t>Nur Dağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sorgulayıcı</a:t>
+              <a:t>Sevr Dağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer okumak insana günlük hayatta ne kazandırır?</a:t>
+              <a:t>İslam tarihinin en meşhur siyer yazarlarından olan 'Siyer-i İbn İshak'ın müellifi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hızlı okuma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn İshak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bilgi</a:t>
+              <a:t>İbn Kesir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Örnek bir hayat modeli</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İmam Malik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maddi kazanç</a:t>
+              <a:t>İmam Buhari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin affedici olması hangi kavramla açıklanır?</a:t>
+              <a:t>Hz. Muhammed'in hayatını anlatan en kapsamlı siyer kitaplarından biri olan 'el-Bidaye ve'n-Nihaye'nin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabırsızlık</a:t>
+              <a:t>İbn Hişam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öfke</a:t>
+              <a:t>Vakıdi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hoşgörü</a:t>
+              <a:t>İbn Kesir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalnızlık</a:t>
+              <a:t>Taberi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin istişareye (fikir alışverişine) önem vermesi neyi gösterir?</a:t>
+              <a:t>Siyer ilmi denince akla gelen ilk klasik eserlerden olan 'es-Sîretü'n-Nebeviyye' kimin tarafından düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,117 +14742,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Demokratik yaklaşımını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Mace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kararsızlığını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Hişam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zayıflığını</a:t>
+              <a:t>İmam Gazali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyaseti</a:t>
+              <a:t>İmam Azam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer ışığında 'Sabır' kavramının günlük hayattaki karşılığı nedir?</a:t>
+              <a:t>Peygamber Efendimizin hayatını anlatan ve 'Siyer-i Nebi' olarak bilinen ünlü eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,117 +15485,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pasif kalmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Darir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zorluklara göğüs germek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Baki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şikayet etmek</a:t>
+              <a:t>Erzurumlu Darirzade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pes etmek</a:t>
+              <a:t>Katip Çelebi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberimizin temizliğe verdiği önem günlük hayatta neyi tetikler?</a:t>
+              <a:t>Siyer ilmi hangi konuyu incelemek için kurulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hijyen bilincini</a:t>
+              <a:t>Peygamberin hayatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tembelliği</a:t>
+              <a:t>Kuran tefsiri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kibri</a:t>
+              <a:t>Sadece fıkıh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müsrifliği</a:t>
+              <a:t>Savaş stratejileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer ilmi denince akla gelen ilk klasik eserlerden olan 'es-Sîretü'n-Nebeviyye' kimin tarafından düzenlenmiştir?</a:t>
+              <a:t>Siyer ilminin babası olarak kabul edilen İslam alimi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Mace</a:t>
+              <a:t>İbn Hişam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Hişam</a:t>
+              <a:t>İbn İshak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmam Gazali</a:t>
+              <a:t>İbn Sa'd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmam Azam</a:t>
+              <a:t>Vakıdi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer derslerinin günlük hayattaki amacı nedir?</a:t>
+              <a:t>Tabakatü'l-Kübra adlı eseriyle siyer ve sahabe biyografisi alanında öncü olan alim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsan-ı kamil olmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Arabi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ezber yapmak</a:t>
+              <a:t>İbn Haldun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğlenmek</a:t>
+              <a:t>İmam Şafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tartışmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Sa'd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Günümüzde siyer çalışmaları için kurulan dijital kütüphaneler neyi amaçlar?</a:t>
+              <a:t>Hz. Muhammed'in savaşlarını konu alan 'el-Megazi' adlı eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarihi silmeyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vakıdi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece reklam yapmayı</a:t>
+              <a:t>İmam Müslim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgiye kolay erişimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İmam Ahmed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitap satmayı</a:t>
+              <a:t>İbn Teymiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Son yıllarda siyer alanında yapılan en büyük yenilik nedir?</a:t>
+              <a:t>Türkiye'de siyer çalışmaları denince ilk akla gelen modern dönem alimlerinden biri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece basılı eserler</a:t>
+              <a:t>Biruni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,117 +19318,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dijitalleşme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Sina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dillerin unutulması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muhammed Hamidullah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitapların yasaklanması</a:t>
+              <a:t>Farabi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Günümüzde düzenlenen 'Siyer Sınavları'nın temel amacı nedir?</a:t>
+              <a:t>Siyer ilminin temeli olan 'Sünnet' kavramı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Para kazanmak</a:t>
+              <a:t>Dini bayramları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütüphaneleri boşaltmak</a:t>
+              <a:t>Sadece namazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Peygamberi tanıtmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuran ayetlerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece rekabet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Peygamberin söz ve fiilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer alanındaki güncel akademik çalışmalar hangi yöntemi kullanır?</a:t>
+              <a:t>Peygamberimizin yaşamını kronolojik olarak inceleyen bilim dalına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yerel</a:t>
+              <a:t>Kelam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tahmini</a:t>
+              <a:t>Fıkıh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilimsel ve eleştirel</a:t>
+              <a:t>Siyer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece masalsı</a:t>
+              <a:t>Tasavvuf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güncel siyer araştırmalarında hangi teknoloji kullanılır?</a:t>
+              <a:t>Siyer çalışmalarında 'Sahabe' kimleri kapsar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü gelenek</a:t>
+              <a:t>Sadece alimleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Veri tabanları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Peygamberin ailesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kağıt</a:t>
+              <a:t>İslam tarihçilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece çizim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Peygamberi görenleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada siyerin İngilizce ve farklı dillere çevrilmesi neyi sağlar?</a:t>
+              <a:t>Siyer kaynaklarında 'Hicret' yılı neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kültürel karmaşayı</a:t>
+              <a:t>Peygamberin doğumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evrensel tanınırlığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Savaşların bitişini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece ticareti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İslam takviminin başlangıcını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dillerin yok olmasını</a:t>
+              <a:t>Kuran'ın inişini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Son dönemde siyer içerikli animasyon filmlerin yapılması neye hizmet eder?</a:t>
+              <a:t>İslam tarihçiliğinde 'Siyer' ve 'Megazi' kavramları arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarihi değiştirmeye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Megazi sadece savaşları konu alır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece eğlenceye</a:t>
+              <a:t>Siyer sadece ticareti anlatır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harcama yapmaya</a:t>
+              <a:t>Megazi sadece çocukluk dönemidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gençlere anlatıma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fark yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akademik siyer sempozyumlarının amacı nedir?</a:t>
+              <a:t>Çağdaş siyer yazarlarından olan ve 'Hz. Muhammed'in Hayatı' eseriyle tanınan yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yeni bilgileri paylaşmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mevlana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tartışma çıkarmak</a:t>
+              <a:t>İbn Rüşd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tatil yapmak</a:t>
+              <a:t>Yunus Emre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece yemek yemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Martin Lings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dijital siyer uygulamaları neyi kolaylaştırır?</a:t>
+              <a:t>Siyer kaynaklarına göre Peygamberimiz kaç yılında vefat etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,117 +24401,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Her an bilgiye ulaşmayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>640</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kitap okumayı bırakmayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>632</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnterneti yavaşlatmayı</a:t>
+              <a:t>622</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yanlış bilgi yaymayı</a:t>
+              <a:t>571</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamber Efendimizin hayatını anlatan ve 'Siyer-i Nebi' olarak bilinen ünlü eserin yazarı kimdir?</a:t>
+              <a:t>Modern dönemde yazılan ve Rabıtatü'l-Âlem'il-İslâmî tarafından ödüllendirilen ünlü Siyer eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Darir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asr-ı Saadet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baki</a:t>
+              <a:t>Muhammed (s.a.v.) Hayatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Erzurumlu Darirzade</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Er-Rahiku'l-Mahtum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katip Çelebi</a:t>
+              <a:t>Siyer-i Nebi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer alanında güncel makalelerin yayınlandığı platformlara ne ad verilir?</a:t>
+              <a:t>Peygamberimizin 'Emaneti koruma' konusundaki hassasiyetine ne isim verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sosyal medya grupları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Emanet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Magazin gazeteleri</a:t>
+              <a:t>Fetanet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reklam panoları</a:t>
+              <a:t>Sıdk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akademik dergiler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tebliğ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer ilmi hangi konuyu incelemek için kurulmuştur?</a:t>
+              <a:t>Osmanlı döneminde yazılan en kapsamlı Siyer eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberin hayatı</a:t>
+              <a:t>Siyer-i Veysi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuran tefsiri</a:t>
+              <a:t>Delailü'n-Nübüvve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece fıkıh</a:t>
+              <a:t>Mevlid-i Şerif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş stratejileri</a:t>
+              <a:t>Hilye-i Saadet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tabakatü'l-Kübra adlı eseriyle siyer ve sahabe biyografisi alanında öncü olan alim kimdir?</a:t>
+              <a:t>Tabakatü'l-Kübra adlı eseriyle sahabi biyografilerini sistematize eden alim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn Arabi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Sa'd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Haldun</a:t>
+              <a:t>İbn Mace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmam Şafi</a:t>
+              <a:t>Nesai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn Sa'd</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İmam Malik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hz. Muhammed'in savaşlarını konu alan 'el-Megazi' adlı eserin yazarı kimdir?</a:t>
+              <a:t>Siyer çalışmalarında 'Megazi' literatürü neyi konu alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vakıdi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ahlakını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmam Müslim</a:t>
+              <a:t>Çocukluğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmam Ahmed</a:t>
+              <a:t>Ticari hayatını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn Teymiye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Savaşları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de siyer çalışmaları denince ilk akla gelen modern dönem alimlerinden biri kimdir?</a:t>
+              <a:t>İslam tarihinin en eski Siyer kaynaklarından biri olan 'Kitabü'l-Megazi' kime aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biruni</a:t>
+              <a:t>İbn Kayyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Sina</a:t>
+              <a:t>İmam Şafii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Hamidullah</a:t>
+              <a:t>Vakıdi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Farabi</a:t>
+              <a:t>İmam Gazali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyer ilminin temeli olan 'Sünnet' kavramı neyi ifade eder?</a:t>
+              <a:t>Hz. Muhammed'in (s.a.v) peygamberlik öncesi hayatına odaklanan eserlere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini bayramları</a:t>
+              <a:t>Hadis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece namazı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İrhasat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuran ayetlerini</a:t>
+              <a:t>Hilye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Peygamberin söz ve fiilleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şemail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>